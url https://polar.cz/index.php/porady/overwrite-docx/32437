--- v0 (2025-12-24)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.12.2024, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvířata v útulku dostala dárky od dětí z Albrechtic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Vánoce se již připravují také v útulku Max. A i zvířata mají rády dárky. Nejčastěji v podobě pamlsků. Škola z Albrechtic, která útulek obdarovala, učí děti, že mít psa, znamená i velkou zodpovědnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,54 +326,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Halfarová, autorka výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Část sbírky je historických betlémů, které nám byly zapůjčeny z Uherského Hradiště a nejstarším betlémem a ten betlém je z roku 1850. Tyto betlémy sběratel sehnal, shání dodnes z různých zemí jako je Německo a Rakousko, byly ovšem vytvořeny tady v ČR na tom přelomu 19. a 20. století. Část z nich je mechanická a jsou to i betlémy, které jsou tzv. pod skleněným šturcem. Co je skleněný cylindr, který je chrání.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Betlémy mě zajímaly už v dřívějších dobách a tady jsem úplně nadšená možnostmi. Jsou z látky, plstě, keramiky. Neuvěřitelné betlémy i staré historické, skříňové betlémy a ty jsou úplně úžasné. Co je úplně fantastické, tak to je to háčkované cukroví.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Betlémy mě zajímaly už v dřívějších dobách a tady jsem úplně nadšená možnostmi. Jsou z látky, plstě, keramiky. Neuvěřitelné betlémy i staré historické, skříňové betlémy a ty jsou úplně úžasné. Co je úplně fantastické, tak to je to háčkované cukroví.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Halfarová, autorka výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Můžu říct, že letos jsem do té výstavy zařadila, aby to nebylo takové monotónní, tak jsem zařadila pro děti vánočního sněhuláka, protože jsem zjistila, že na spoustě pohlednic jak dobových, tak současných se ten sněhulák objevuje. A další takovou částí, kterou jsem nazvala vánoční pečení, kde jsou perníčky a cukroví, které k těm Vánocům neodmyslitelně patří. Vyrobeny jsou z různých materiálů a ta část je doplněna reklamními papírovými betlémy, které dávali před zhruba 100 lety výrobci potravinového zboží před vánoci ke svému zboží.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme Klub přátel pohybu z Havířova a přišli jsme se podívat na výstavu betlémů. Všechny jsou nádherné, nejde vypíchnout, který by byl nejpěknější, ale já myslím, že ty vyřezávané dřevěné. Ty jsou moc krásné."</w:t>
       </w:r>
@@ -457,93 +570,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-17-12-2024-16-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>