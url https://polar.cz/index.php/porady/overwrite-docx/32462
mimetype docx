--- v0 (2026-02-26)
+++ v1 (2026-07-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.12.2024, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční pohádková vila zve na ilustrace i perly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Ostravy máte možnost navštívit Vánoční pohádkovou vilu Hanse Ulricha. Ta připravila hned dvě výstavy. První přináší kouzelné ilustrace dětských pohádek od polských mistrů, druhá pak nabídne prodejní výstavu tradičních perličkových ozdob s možností vlastního tvoření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-20-12-2024-17-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>