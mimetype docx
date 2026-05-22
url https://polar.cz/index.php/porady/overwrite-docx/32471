--- v0 (2026-02-08)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.12.2024, 16:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Malé Hoštice a Chlebičov propojí nová cyklostezka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Malé Hoštice a Chlebičov propojí nová cyklostezka. Cílem její výstavby je zvýšit bezpečnost pěších a cyklistů mezi těmito obcemi, které spojuje rušná silnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -325,57 +440,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Janáčková, manažerka, Zámek Štáblovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou to největší zámečtí louskáčci. Samozřejmě, že se může stát, že někde na světě nebo i tady v ČR jsou i větší louskáčci, ale na zámku takto velké louskáčky nenajdete. Tyto krásné dva úžasné zámecké louskáčky nám vyráběla naše dvorní aranžérka Božena Zádrapová. Máme zatím tyto dva, ale samozřejmě i v interiéru zámku se nacházejí menší louskáčci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Božena Zádrapová, výtvarnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám různé takové materiály, co si sbírám o Vánocích, takže mám tam takové různé staré obrázky, tak podle toho, ty se mi líbily, tak  říkám, uděláme letos louskáčky. Nejhorší bylo opracovat ten materiál těch louskáčků, protože ta velikost tak, abych to zvládla sama opracovat a dát do kupy vlastníma rukama.” </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekordní louskáčci vás zároveň uvedou do zámeckého interiéru, kde se ocitnete v kouzelném vánočním světě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Janáčková, manažerka, Zámek Štáblovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme výjimeční tím, že máme pohádkové Vánoce a návštěvníci, pokud přijdou navštívit náš zámek, tak budou pátrat i po ukryté pohádce, která se nachází v interiéru zámku a jsou tam různé indicie. Na základě toho budou hádat, o jakou pohádku se jedná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -549,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/opavsky-expres/opavsky-expres-21-12-2024-16-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>