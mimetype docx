--- v0 (2026-02-22)
+++ v1 (2026-04-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.12.2024, 18:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Dopravní revue, tentokrát míříme do Moravskoslezské metropole, tedy do Ostravy. Zůstaňte s námi následujících deset minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava upravila nebezpečné místo v ulici Frýdecké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po několika měsících stavebních prací byly dokončeny úpravy na Frýdecké ulici v Hrabové, nedaleko tamního obchodního domu. Významně se tam zlepšily podmínky pro chodce, cestující MHD a také pro řidiče.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -183,54 +298,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Převážně v těch hodně osídlených centrech, ať už je to Moravská Ostrava nebo Jih nebo Poruba, tak doprava na kolech je dnes plnohodnotnou dopravou. Lidé ještě k tomu mají 15 minut bezplatně, tak se naučili to používat. Myslím si, že statisíce uživatelů ukazují, že je to dobrý projekt. Lidé si dokážou na to kolo sednout a přiblížit se na to místo, které potřebují.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Služba je populární i mezi návštěvníky Ostravy. Systém bikesharingu zůstává dostupný i pro držitele celoročního kuponu DPO, kteří mají díky městské podpoře dalších 15 minut jízdy zdarma oproti běžným uživatelům. Bikesharing zůstává důležitou součástí nové strategie na období 2024–2030, která se zaměřuje na udržitelnou mobilitu a moderní dopravní řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V příštím roce začne revitalizace náměstí Republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava chystá modernizaci náměstí Republiky, která zlepší přestupy, prostředí pro cestující a tramvajovou dopravu. Součástí je rekonstrukce podchodů Frýdlantských mostů, oprava mostu i nový mobiliář. Přestavba začne příští rok a počítá s prosvětlením podchodů, odstraněním stánků a vznikem kavárny s ozeleněným atriem.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava chystá modernizaci náměstí Republiky, která zlepší přestupy, prostředí pro cestující a tramvajovou dopravu. Součástí je rekonstrukce podchodů Frýdlantských mostů, oprava mostu i nový mobiliář. Přestavba začne příští rok a počítá s prosvětlením podchodů, odstraněním stánků a vznikem kavárny s ozeleněným atriem.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Břetislav Riger (Ostravak), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Má vlastně tři hlavní důvody. Jeden je technický. Budeme opravovat mostovky, povrchy, hydroizolace, ať už se to týká mostovek pro tramvajovou trať nebo silniční. Důvodem je především to, že nám zatékala voda do podchodu a degradovala nám konstrukce. Tím se odstraní tato závada. Další důležitou věcí je zlepšeníj uživatelských vlastností toho bodu a toho přestupního uzlu jako takového. Víme, že směrem z centra je to vlastně obrovský přestupní uzel, kdy se vlastně dneska přebíhá z jednoho nástupiště na druhé, podle toho, jestli člověk jede do Poruby nebo na Jih. Dneska vlastně tou úpravou by se to mělo zjednodušit ten přestup v tom, že by měl být přestup hrana-hrana. Jedna kolej se odstraní, zůstanou tam dvě nástupiště místo dnešních tří a to jedno nástupiště, které bude ve dvou směrech pryč z centra, bude sloužit ke zjednodušenému přestupu. K tomu pohyb z podchodu směrem nahoru k nástupištím, tak tam budou travelátory, které by měla usnadnit pohyb. Je to vlastně přívětivá stránka té modernizace.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okolí Městské nemocnice je znovu zcela průjezdné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -382,93 +495,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-25-12-2024-18-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>