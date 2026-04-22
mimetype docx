--- v0 (2026-02-20)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1.2025, 16:54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vítkovický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">PLÁNY MĚSTSKÉHO OBVODU OSTRAVA-VÍTKOVICE NA ROK 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Čermák (Ostravak), starosta MOb Ostrava-Vítkovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V roce 2024 jsme udělali kus poctivé práce. Zrekonstruovali jsme školku na ulici Prokopa Velikého, udělali jsme první etapu střechy na budově Ahol, zrekonstruovali jsme několik bytů, udělali jsme kilometry chodníků jak na hřbitově tak i v obvodě. V příštím roce budeme hospodařit s rozpočtem 234,5 milionů korun což je pěkná částka. Já si myslím, že se nám za to podaří udělat spoustu pěkných věcí. Máme opět zpracované projekty na střechy, na školku, budeme pokračovat v chodnících na hřbitově, ale i v obvodě. Budeme projektovat sad Jožky Jabůrkové kde bychom chtěli udělat nové chodníky, nové oplocení, altán, fontánu prostě zbrusu nový celý sad. Samozřejmě budeme investovat i do ulic a chodníků. Budeme nabírat nemovitosti, kdy bychom měli koupit pět bytových domů, které budou potřebovat zrekonstruovat. Tudíž dojde i k navýšení bytového fondu. Takže nás čeká spoustu pěkných projektů, které se nám určitě podaří dokončit. A nyní mi dovolte, abych vám do nového roku popřál hodně úspěchů, hodně štěstí, zdraví a 1.1. pevný krok."</w:t>
       </w:r>
@@ -145,93 +260,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/vitkovicky-miniexpres/vitkovicky-miniexpres-01-01-2025-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>