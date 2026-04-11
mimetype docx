--- v0 (2026-02-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2025, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transformace kraje</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, u televizních obrazovek startuje nový díl seriálu Transformace kraje a dnes budeme tak trochu rekapitulovat. Po celý rok 2024 jsme vám na obrazovky přinášeli informace o přeměně Moravskoslezského kraje. Představili jsme vám řadu projektů, které jsou financovány v rámci Operačního programu Spravedlivá transformace a dnes se možná dozvíte, jak by měl Moravskoslezský kraj vypadat do roku 2030. Ve studiu už vítám Radonu Leistner Kratochvílovou, ředitelku odboru podpory transformace na nízkouhlíkovou ekonomiku ministerstva životního prostředí. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radana Leistner Kratochvílová, ředitelka odboru podpory transformace, MŽP: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -441,93 +556,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/transformace-kraje/transformace-kraje-27-01-2025-18-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>