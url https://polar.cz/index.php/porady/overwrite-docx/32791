--- v0 (2025-12-30)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2025, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí republiky v Ostravě čeká revitalizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chystá významnou revitalizaci jednoho ze svých klíčových dopravních uzlů – náměstí Republiky. Tento projekt přinese nejen technická vylepšení, ale i zásadní změny a větší komfort pro cestující a také řidiče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava pokračuje v podpoře investic do Strategické průmyslové zóny Mošnov. Město uzavře kupní smlouvu se společností OAMP Hall 5 s.r.o., která zde získá 15,59 hektaru pozemků za 137,2 milionu korun. Tyto pozemky budou využity k rozšíření víceúčelového centra Ostrava Airport Multimodal Park, které spojuje průmyslovou výrobu a logistiku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento krok navazuje na předchozí etapy rozvoje centra, během nichž bylo prodáno již 43,68 hektaru plochy. Aktuální fáze, která je poslední částí tohoto rozšiřování, musí být dokončena do konce roku 2035. Společnost OAMP Hall 5 s.r.o. plánuje vybudovat nové tovární haly a dopravní infrastrukturu, které budou komerčně nabízeny dalším firmám. Cílem je přilákat nové výrobní a logistické kapacity do regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OAMP již v Mošnově působí a své původní závazky výrazně překročila. Namísto minimálně 200 pracovních míst, které slíbila vytvořit, zde nyní zaměstnává 773 lidí. Nově budované prostory mají přitáhnout další firmy, které regionu přinesou nové pracovní příležitosti v odvětvích s vysokou přidanou hodnotou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strategická průmyslová zóna Mošnov těží ze své výhodné polohy v blízkosti mezinárodního Letiště Leoše Janáčka Ostrava a krátké vzdálenosti od polských a slovenských hranic. Díky tomu se stává atraktivní lokalitou nejen pro domácí, ale i zahraniční investory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strategická průmyslová zóna Mošnov těží ze své výhodné polohy v blízkosti mezinárodního Letiště Leoše Janáčka Ostrava a krátké vzdálenosti od polských a slovenských hranic. Díky tomu se stává atraktivní lokalitou nejen pro domácí, ale i zahraniční investory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -248,93 +362,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-02-01-2025-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>