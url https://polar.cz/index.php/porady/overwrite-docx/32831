--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2025, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sjezdovky se daří udržovat umělým zasněžováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní zima opět prověřuje odolnost provozovatelů sjezdovek v Beskydech. Lyžuje se pouze tam, kde mají umělé zasněžování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,55 +322,50 @@
         <w:rPr/>
         <w:t xml:space="preserve"> “Pokud by se někdo chtěl na podobnou expedici vydat, rád poradím osobně, stačí se zastavit. Je potřeba se na takový výlet pořádně připravit, protože jakmile zmizíte z civilizace, musíte se spolehnout jen sami na sebe. Důležité je mít například satelitní telefon pro případ nouze nebo znát úniková místa z kaňonů pro případ změny počasí. V těchto oblastech může dojít k takzvaným </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">flash floods</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> – bleskovým povodním, kdy hladina řeky v kaňonu stoupne během krátké chvíle i o 10 až 15 metrů. Proto je nutné vědět, kde se schovat nebo kam utéct. Pokud se vydáváte do americké divočiny, je také potřeba se nahlásit správcům národních parků nebo rezervací. Do některých oblastí jsou vyžadovány speciální povolenky (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">permity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), které se často rezervují i rok dopředu. Někdy je limit pouze 10 osob na den, takže se do nich s větší skupinou často nelze dostat. Nám se nepodařilo získat povolenky do všech míst, která jsme chtěli navštívit. Cestovali jsme po různých lokalitách a do některých jsme dostali permity jen pro dvě osoby, protože během prvních tří minut od spuštění rezervací byla kapacita plná. Celá expedice tedy vyžaduje hodně plánování a zjišťování informací.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé se do centra města přišli pobavit na masopust</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -415,93 +525,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-14-02-2025-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>