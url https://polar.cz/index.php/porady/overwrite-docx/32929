--- v0 (2026-02-22)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.2.2025, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka připravuje výstavbu nových bytů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naposledy byly nové obecní byty vybudovány ve Studénce v devadesátých letech. Teď radnice připravuje projekt na stavbu nového domu na ulici Sjednocení. Další dva bytové domy by měl ve městě postavit developer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -119,57 +234,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studénka má v tuto chvíli zhruba 160 městských bytů. Poslední výstavba v režii radnice tu proběhla v devadesátých letech, kdy vznikly čtyři domy na ulici Budovatelská s celkem 91 byty.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže to je zatím poslední výstavba s tím, že samozřejmě postupně tyto domy renovujeme. Je to už třicet let  od této výstavby. Zároveň připravujeme i úpravy zásad pronájmu bytů, abychom v těchto bytových domech změnili ten princip přidělování na formu licitace nájmu, aby si na to za určitých podmínek sáhla větší skupina lidí, než doposud.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vagonářské muzeum překvapí v každé místnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vagonářské muzeum zahajuje další turistickou sezonu už v sobotu prvního března. Návštěvníkům nabídne novinku téměř v každé místnosti. Třeba v zámku nalezenou minci nebo svářečský trenažér “Bertíka”</w:t>
       </w:r>
     </w:p>
@@ -434,55 +542,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady byl využit hlavně odpadový materiál. Takže třeba kartony, ze kterých jsme vytvořili vysypávací tácky, které jsou zaměřeny na zimní tématiku. Děti mají možnost vybarvit ten obrázek podle své fantazie  za pomocí jedlých materiálů obarvený potravinářským barvivem. Je tam například ráže, cizrna, hrášek, těstoviny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska tady vidíte, že nejen děti si tady hrají, ale i rodiče. Vracejí se do dětských let a nebo tedy odbourávají stres z práce a mateřské dovolené. Probudit ty smysly je takové relaxační.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Když už si všechny děti prohmataly všechny stanoviště, mohl si také lehce protáhnout i zbytek těla - proběhnout se po malé balanční dráze. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -557,93 +660,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-28-02-2025-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>