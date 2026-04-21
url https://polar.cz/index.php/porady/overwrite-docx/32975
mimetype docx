--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město připravuje modernizaci sportovišť, začne šatnami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka hledá projektanty, kteří vypracují plány na modernizaci dvou sportovních areálů - letního a zimního stadionu. Radní také vyhlásili nabídkové řízení na firmu, která začne s opravou hokejových šaten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,56 +239,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budeme teď hledat projektanta, který naprojektuje celé řešení rekonstrukce letního stadionu postupně po jednotlivých stavebních objektech tak, abychom mohli v následujících letech, a teď nechci střílet časovou osu, bude to v dlouhodobém horizontu, postupně jednotlivá sportoviště modernizovat.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letní stadion a některé další bývalé objekty tělovýchovné jednoty získalo město do majetku počátkem roku 2024, v loňském roce již také nechalo zpracovat studii rekonstrukce a využitelnosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Druhé patro Nové Horky se mění v centrum živé kultury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek Nová Horka se připravuje na zahájení hlavní turistické sezony, ovšem za pokračující rekonstrukce druhého podlaží. To získá zpět zámecký charakter, vznikne tu centrum živé kultury.</w:t>
@@ -231,94 +340,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dominantou druhého patra je rozlehlý předvstupní prostor s dřevěným točitým schodištěm.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Hyvnar, kastelán zámku Nová Horka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to vlastně foyer, ze kterého se bude vcházet do všech těch kulturních porost. Je to předsálí toho velkého koncertního sálu. tady by mělo být to zázemí pro návštěvníky,  nějaké barové stoličky, odpočívadla, ať mají kde konverzovat a připravit si náladu na to vystoupení.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A jak už to bývá, při rekonstrukcích historických objektů se občas podaří nalézt různé zajímavosti a vzkazy z minulosti. A to se stalo i v Nové Horce, objevil tu například na prkně z podlahy nápis řemeslníka z roku 1869.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A jak už to bývá, při rekonstrukcích historických objektů se občas podaří nalézt různé zajímavosti a vzkazy z minulosti. A to se stalo i v Nové Horce, objevil tu například na prkně z podlahy nápis řemeslníka z roku 1869. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební práce by měly být ukončeny v závěr roku. Po vybavení prostor mobiliářem a technikou budou veřejnosti zpřístupněny na jaře 2026. Náklady rekonstrukce čítají zhruba 45 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Knápek, ředitel Muzea Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stavba je financována z prostředků Moravskoslezského kraje a měly by se na ni podílet i dotační prostředky. Nicméně zámek, jako historická stavba, obsahuje různá překvapení. Takže i Muzeum Novojičínska ze svých prostředků doplňuje práce na restaurování, jako jsou v současnosti stropní štuky vstupního předsálí.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další stavební práce v patře nenaruší prohlídkovou trasu v přízemí. Hlavní turistickou sezonu tu tak tradičně zahájí první víkend v dubnu.   </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní swap zaplnil velký sál Dělnického domu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -537,93 +632,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-07-03-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>