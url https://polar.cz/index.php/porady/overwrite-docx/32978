--- v0 (2026-02-26)
+++ v1 (2026-05-16)
@@ -1,116 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní den žen se slavil i v klubech seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezinárodní den žen je právě dnes a při té příležitosti už v předstihu stihli zástupci města Karviná popřát ženám v městských klubech seniorů. O vřelou atmosféru a smích nebyla nouze a došlo samozřejmě i na květiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Městských klubech seniorů přivítali vzácnou návštěvu. Všem přítomným ženám, které se zde sešly u příležitosti oslavy Mezinárodního dne žen, přišli popřát také primátor města Karviné Jan Wolf a náměstek primátora Radim Slíva. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem dnes přišel popřát seniorkám ke svátku, k Mezinárodnímu dni žen, stejně tak bych chtěl popřát všem ženám v Karviné všechno nejlepší, hodně zdraví, hodně pohody a ať si ten život užívají.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem dnes přišel popřát seniorkám ke svátku, k Mezinárodnímu dni žen, stejně tak bych chtěl popřát všem ženám v Karviné všechno nejlepší, hodně zdraví, hodně pohody a ať si ten život užívají.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: členky Městského klubu seniorů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jak oceňujete tady tuto akci, že si na vás město vzpomnělo s Mezinárodním dnem žen?” “No je to od nich krásný. Líbí se nám to. To člověka hodně potěší.” “Dostáváte pravidelně přání od svých rodinných mužských příslušníků na Mezinárodní den žen?” “Určitě, dostávám, od celé rodiny.” “Takového to je cosi pěkného.” “Překvapení takové od srdíčka, jak se říká.” “Je to dobré, že si vzpomněli. Je to moc pěkné, že si vzpomněli na ty ženy, zasloužíme si to, já si myslím, každá z nás.” “Starají se o nás krásně, všechno máme na stole, super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město chtělo tímto gestem vyjádřit podporu i vděčnost všem ženám, které svůj mezinárodní svátek slaví každý rok 8. března. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město chtělo tímto gestem vyjádřit podporu i vděčnost všem ženám, které svůj mezinárodní svátek slaví každý rok 8. března.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Práci lékařů mapuje známý karvinský fotograf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -192,53 +305,52 @@
         <w:t xml:space="preserve">Zdeněk Vojkůvka, primář Chirurgického oddělení Nemocnice Karviná - Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem nadšený z těchhle fotek, protože jsou krásné, jsou perfektní a je to úplně neuvěřitelné, protože my se na sebe takhle nedíváme. Je to prostě pohled jiné osoby na nás, a proto mě to strašně těší, a hlavně mě těší ta návštěvnost, že se tady tolik lidí přišlo podívat. Z toho jsem nadšený.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Běhan, fotograf a autor výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Teď jsem měl zrovna tady na vernisáži dotaz, jak se mi to povedlo, že se smějou. Říkám, je to hlavně o spolupráci mezi lidma a já už tam pracuju delší sobu a s těma lidma se znám osobně, vycházím s nima dobře a oni taky se mnou. Takže si navzájem vycházíme vstříc a oni jsou i veselí, oni jsou opravdu ti lidi veselí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstava je podle slov autora také poděkováním všem, kteří pečují o naše zdraví. Návštěvníci mohou fotografie zhlédnout nejen na pobočce knihovny v Karviné-Fryštátě, ale také v budově ředitelství a na chodbách nemocnice v Karviné-Ráji. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstava je podle slov autora také poděkováním všem, kteří pečují o naše zdraví. Návštěvníci mohou fotografie zhlédnout nejen na pobočce knihovny v Karviné-Fryštátě, ale také v budově ředitelství a na chodbách nemocnice v Karviné-Ráji.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠ ochrany osob a majetku pořádala Dny bez hranic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -489,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-08-03-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>