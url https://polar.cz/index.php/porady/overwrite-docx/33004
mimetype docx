--- v0 (2026-02-24)
+++ v1 (2026-05-11)
@@ -1,125 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2025, 16:52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedle ZŠ Ke Studánce vznikne nový sportovní areál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koncem února byly zahájeny práce na stavbě "Rekonstrukce sportovišť ZŠ Ke Studánce aneb Studánka v pohybu". Jedná se o rekonstrukci dvou stávajících tělocvičen a venkovního sportovního areálu Základní školy Ke Studánce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SANDRA ŠTREJLOVÁ, tisková mluvčí města Orlové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Areál bude sloužit nejen pro výuku tělesné výchovy, ale záměrem je také využívání sportovních klubů, tělovýchovných jednot a organizací nebo také veřejnosti. Cílem realizace projektu je rozšířit nabídku sportovních a volnočasových aktivit široké veřejnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci rekonstrukce tělocvičen dojde k výměně podlahových krytin, obložení stěn a modernizaci zázemí pro sportovce. Rekonstrukce venkovního areálu zahrnuje vybudování víceúčelového sportovního hřiště se sportovním umělým trávníkem, které bude sloužit nejen pro kolektivní sportovní vyžití, ale i jiné aktivity. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Pro účely realizace stavby bude vymezen prostor okolo objektu, který bude sloužit jako zařízení staveniště, což zajistí efektivní a bezpečnou realizaci veškerých stavebních prací.</w:t>
+        <w:t xml:space="preserve">V rámci rekonstrukce tělocvičen dojde k výměně podlahových krytin, obložení stěn a modernizaci zázemí pro sportovce. Rekonstrukce venkovního areálu zahrnuje vybudování víceúčelového sportovního hřiště se sportovním umělým trávníkem, které bude sloužit nejen pro kolektivní sportovní vyžití, ale i jiné aktivity.  Dále bude vybudována běžecká dráha s oválem i rovinkou. Nebudou chybět sektory pro skok do dálky, nebo vrh koulí. Součástí projektu jsou také komunikační plochy, které zajistí lepší pohybové propojení celého areálu. Pro účely realizace stavby bude vymezen prostor okolo objektu, který bude sloužit jako zařízení staveniště, což zajistí efektivní a bezpečnou realizaci veškerých stavebních prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SANDRA ŠTREJLOVÁ, tisková mluvčí města Orlové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Celá stavba se vyšplhá na částku necelých 13 milionu korun. Předpokládaný termín dokončení stavby je plánován na konec června letošního roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento projekt "Studánka v pohybu" bude financován za podpory příspěvku nadace OKD, která přispěje částkou 5 milionu korun.</w:t>
+        <w:t xml:space="preserve"> Tento projekt "Studánka v pohybu" bude financován za podpory příspěvku nadace OKD, která přispěje částkou 5 milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -195,93 +298,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/orlovsky-miniexpres/orlovsky-miniexpres-12-03-2025-16-52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>