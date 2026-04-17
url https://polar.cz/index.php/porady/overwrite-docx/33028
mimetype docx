--- v0 (2026-02-24)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.3.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné vzniká nový domov seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné pokračuje výstavba nového zařízení pro seniory Proseneo, které bude sloužit 140 klientům a vytvoří přibližně 80 pracovních míst. V současnosti se práce zaměřují na vnitřní úpravy stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,82 +178,80 @@
         <w:t xml:space="preserve">Jan Čapek, jednatel společnosti Proseneo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme jedno až dvoulůžkové pokoje, podle toho, aby byla zajištěna variabilita těch klientů, protože každý klient má různé postižení, nemůžeme ty klienty kombinovat, muže, ženy a tak dál.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Domov pro seniory nabídne i ubytování pro manželské páry. Minulý týden provozovatel také spustil na svých stránkách rezervační systém pro klienty a evidenci zájemců o zaměstnání. Během prvních několika dnů si prostřednictvím rezervace požádalo o lůžko přibližně 60 lidí, o práci projevilo zájem kolem 80 uchazečů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rezervace je již spuštěná. Do konce tohoto roku by se měli nastěhovat první klienti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zaměstnanci se hledají především z oborů v přímé péči, tedy pečovatelky a pečovatelé, sociální pracovníci a v neposlední řadě zdravotní sestry. Hledají se také provozní zaměstnanci, například do prádelny nebo jídelny. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zaměstnanci se hledají především z oborů v přímé péči, tedy pečovatelky a pečovatelé, sociální pracovníci a v neposlední řadě zdravotní sestry. Hledají se také provozní zaměstnanci, například do prádelny nebo jídelny.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový domov pro seniory je rozdělen na klasický domov seniorů a domov se zvláštním režimem. Stavba bude splňovat veškeré normy pro jejich bezpečný a bezproblémový pohyb. Větší poptávka se očekává u domova se zvláštním režimem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Čapek, jednatel společnosti Proseneo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Domov seniorů, to jsou vlastně klienti, kteří jsou ještě relativně soběstační. Na rozdíl od těch klientů domova se zvláštním režimem, to už jsou klienti, co trpí alzheimerovou chorobou, stařeckou demencí, parkinsonem a podobnýma chorobama. A už většinou potřebují péči 24/7.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město Karviná investici soukromého subjektu podporuje, protože populace stárne a kapacita stávajícího zařízení Nový domov je dlouhodobě plně obsazená. Zároveň si cení toho, že projekt vytvoří nové pracovní příležitosti. Hlavním cílem projektu je dopřát důstojné stáří všem seniorům a pomoci rodinám v době, kdy již pro ně není úplně jednoduché zajistit pro ně každodenní péči.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město Karviná investici soukromého subjektu podporuje, protože populace stárne a kapacita stávajícího zařízení Nový domov je dlouhodobě plně obsazená. Zároveň si cení toho, že projekt vytvoří nové pracovní příležitosti. Hlavním cílem projektu je dopřát důstojné stáří všem seniorům a pomoci rodinám v době, kdy již pro ně není úplně jednoduché zajistit pro ně každodenní péči. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Duchovní rozvoj na festivalu Cesta k harmonii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -382,110 +495,113 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Solák, HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem si vědom, že takové ocenění bych nikdy sám nezískal, tudíž bych chtěl poděkovat všem svým spoluhráčům, trenérům a samozřejmě klubu jako takovému.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za družstva se umístily například ženy z Hokejového klubu Falcons Sokol Karviná za školní družstva se nejlépe sportovalo na prvních místech na základních školách Dělnická a Borovského. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hodnotilo se i v kategorii Talentovaná mládež a prvním rokem se vyhlašovalo také ocenění v kategorii Handicapovaní sportovci. Zde si ocenění odnesl Martin Kudela za parahokej a jeho mistrovský výkon v rámci parahokejové reprezentace v Kanadě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hodnotilo se i v kategorii Talentovaná mládež a prvním rokem se vyhlašovalo také ocenění v kategorii Handicapovaní sportovci. Zde si ocenění odnesl Martin Kudela za parahokej a jeho mistrovský výkon v rámci parahokejové reprezentace v Kanadě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osobností sportu za rok 2024 se stal Daniel Kurovský z Hokejového klubu Oceláři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Kurovský, HC Oceláři:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chtěl bych poděkovat za ocenění městu Karviná, nesmírně si toho vážím a je mi ctí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Do síně slávy letos vstoupil kulturista Miroslav Jastrzembski. </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Do síně slávy letos vstoupil kulturista Miroslav Jastrzembski.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Galavečer se uskutečnil za pohodové a důstojné atmosféry a všechny oceněné jejich nyní hmatatelné úspěchy motivovaly k dalším výborným sportovním výkonům, které reprezentují město Karviná často i daleko ve světě.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -553,93 +669,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-15-03-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>