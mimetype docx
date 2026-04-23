--- v0 (2026-02-24)
+++ v1 (2026-04-23)
@@ -1,83 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.3.2025, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Občané se rozloučili s bývalým orlovským koupalištěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sobotu dopoledne se občané naposledy mohli projít areálem bývalého městského koupaliště a na vlastní oči se přesvědčit o jeho současném stavu před chystanou demolicí. Ta odstartuje už v úterý 18. března a otevře cestu k vybudování zcela nového rekreačního prostoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během dopoledne přišly stovky návštěvníků, kteří si připomněli časy, kdy zde trávili letní dny. Zároveň se zajímali o budoucnost tohoto místa.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ANKETA, občané Orlové: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to  smutné. Orlová přišla o koupaliště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pamatuji si, jak mi mamka vyprávěla, že se tady koupal můj  brácha se ségrou. Je škoda, že to takhle došlo do tohohle stavu rozpadlého,  protože tohle by mohlo být hezké koupaliště. A hlavně velké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,93 +330,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/orlovsky-miniexpres/orlovsky-miniexpres-19-03-2025-16-52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>