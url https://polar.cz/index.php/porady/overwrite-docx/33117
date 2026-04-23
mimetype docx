--- v0 (2025-12-24)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.3.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Expres Poruba má za sebou rekordní rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Expres v Porubě má za sebou nejúspěšnější rok. O tom, že si senioři službu oblíbili a stále přibývají noví uživatelé, svědčí rekordní čísla. Po změně provozovatele se navýšil počet jízd o 60 %.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -460,76 +575,67 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Naše hodiny kroužku probíhají tak, že na začátku se děti rozcvičí, následně opakujeme tanečky, které jsme se už naučili, potom se učíme nějaký nový, ke konci je protažení a slíbíme jim vždy nějakou hru, protože je to strašně baví. Věnujeme se takovým disco tanečkům na populární, známé písničky. Také jsme zavedli do našich programů tematické hodiny, takže se věnujeme jednou měsíčně třeba latině, hip hopu nebo aerobiku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z tanečního kroužku: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Tančíme a hrajeme nějaké hry a chodím ráda do kroužku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Do kroužku se mnou chodí babička. V kroužku mám hodně kamarádek a líbí se mi tady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Už tady chodím 3 měsíce. Tančíme tu a někdy hrajeme i hry.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Do tanečních chodím v šatech. Měli jsme už vystoupení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přemysl Blaha, starosta TJ Sokolu Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -679,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-27-03-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>