--- v0 (2026-02-21)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná poděkovala svým nejlepším učitelům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Den učitelů s sebou nese připomínku na jedno z nejnáročnějších povolání. V tento den také město Karviná pravidelně oceňuje pedagogy základních, středních i vysokých škol, kteří se svou prací významně zapsali v životech mnohých žáků a studentů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,104 +178,101 @@
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každoročně oceníme nejlepší pedagogy základních, středních a vysoké školy v Karviné. Je to víceméně ocenění jejich práce, poděkování za to, co v rámci školství, co v rámci učitelství jako takového pro naše město vykonávají a my si toho hrozně vážíme. Všem učitelům bych chtěl popřát pevné zdraví, chtěl bych jim popřát co nejvíce dobrých žáků, studentů, ať je jejich profese naplňuje, protože učitelství je náročná profese v naší společnosti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń (nestr. za SOCDEM), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To poslání, které je, je především ve formování mladé generace, za což bychom všichni občané měli být vděční. Ještě jednou jim přeji pevné nervy, trpělivost, úsměv na tváři a aby je jejich povolání nadále naplňovalo a bavilo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během slavnostního dopoledne byli oceněni pedagogové základních a středních škol a akademičtí pracovníci karvinské Obchodně podnikatelské fakulty. </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během slavnostního dopoledne byli oceněni pedagogové základních a středních škol a akademičtí pracovníci karvinské Obchodně podnikatelské fakulty.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oceněni byli rovněž učitelé, kteří pracují s handicapovanými dětmi, a učitel Základní umělecké školy Bedřicha Smetany. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi oceněnými byli například pedagog Norbert Barczok ze Základní školy Borovského, nebo Markéta Ďurišová z Mateřské, základní a střední školy Slezské diakonie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Barczok, učitel a zástupce ředitele ZŠ Borovského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přestože jsem dlouho ve školství, tak tohle je pro mě překvapení. Jsem samozřejmě rád, protože jsem na jednom místě dlouho, což může být i negativně chápáno, ale jsem velmi spokojený se svou prací na svém pracovišti, a to, že mě pan ředitel ocenil, to mě velmi těší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Ďurišová, učitelka MŠ, ZŠ a SŠ Slezské diakonie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak já si myslím, že ocenění je pro všechny. Je to fajn, je to příležitost setkat se i s mými kolegy, možná i se spolužáky, no a je to hodnocení naší práce. Člověk tím zjistí, že to není marné, že to nedělá jenom tak. A ta učitelská profese v dnešní době je, bych řekla, je podhodnocována, a tím získává člověk sebevědomí a takovou motivaci dělat to dál.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkem bylo letos oceněno 30 pedagogů, kteří trpělivě a s nasazením pracují s mladými lidmi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celkem bylo letos oceněno 30 pedagogů, kteří trpělivě a s nasazením pracují s mladými lidmi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Májovák odehraje koncert s významným skladatelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -172,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koncert pořádá orchestr Májovák 6. dubna v sále Městského domu kultury Karviná a bude se jednat o skutečně mimořádný zážitek. Dirigent a skladatel Johan de Meij přijede, aby uvedl v premiéře jedno ze svých děl a část koncertu i dirigoval. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, manažer orchestru Májovák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak já věřím, že ten komcert bude velice zajímavý, on je složen teda ze dvou částí. V té první části zazní přímo díla Johana de Meije, na úvod to bude jeho Kontinentální předehra. Ta druhá skladba, která bude, bude už také velice zajímavá, protože Johan de Meij nás poctil tím, že vlastně uskuteční svou světovou premiéru své nové skladby. To znamená, v Karviné posluchači budou úplně první na celém světě, co ji uslyší. Ta skladba má název Esej č. 1, byla složena na motivy Velkomoravského chorálu, to znamená, že je tam taková česká stopa v této skladbě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účinkovat bude také Mužský komorní sbor Akademie Muzyczne im. Karola Szymanowskiego z Katovic a druhou polovinu koncertu oddiriguje šéfdirigent tělesa Májovák Filip Urban. Pod jeho taktovkou zazní díla Antonína Dvořáka a Sergeje Prokofjeva. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účinkovat bude také Mužský komorní sbor Akademie Muzyczne im. Karola Szymanowskiego z Katovic a druhou polovinu koncertu oddiriguje šéfdirigent tělesa Májovák Filip Urban. Pod jeho taktovkou zazní díla Antonína Dvořáka a Sergeje Prokofjeva.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před Společenským domem bude nová kolonáda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -272,53 +383,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě tohoto prostoru se lázně rozhodly rekonstruovat dvě další stavby, které jsou součástí lázeňského areálu v Darkově. Nejstarší budovu lázní, která byla poškozena po loňských povodních, a ubytovací objekt pro zaměstnance. 157. lázeňská sezona by tedy měla začít v novém a slavnostním duchu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Krótká, obchodní ředitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ve starých lázních máme vlastně kapacitu nějakých 150 lůžek, které máme rozmístěny v budovách, ať už je to budova Maryčka, nebo vila Maryčka, budova starých lázní, vila Jiřina, a plus pár pokojů je i tady na Společenském domě. Léčbu tady ve starých lázních využívají zejména pacienti, kteří mají chronické onemocnění, mají problém s páteří, jsou tu i Parkinsoni, a hodně samoplátci si vlastně tady svým způsobem rádi objednávají své pobyty, protože tady máme kousek Karvinské moře, máme tady náměstí, máme tady cyklotrasy. Takže je to určitě pro ně příjemné prostředí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavba by měla být hotová v létě tohoto roku, aby už během sezony mohli nového prostranství využívat i lázeňští hosté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavba by měla být hotová v létě tohoto roku, aby už během sezony mohli nového prostranství využívat i lázeňští hosté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci ZŠ Školská darovali knihy dětem v nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -506,93 +616,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-01-04-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>