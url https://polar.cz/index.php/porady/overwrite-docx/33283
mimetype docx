--- v0 (2025-12-25)
+++ v1 (2026-05-20)
@@ -1,79 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.4.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklodopravu městem usnadní nové úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice realizovala ve městě několik úprav pro snadnější průjezd cyklistů. Ti mohli například zaznamenat nové dodatkové tabulky, které jim v některých jednosměrných ulicích umožní jízdu v protisměru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Už před časem město vytipovalo tři místa, kde jsou ulice jednosměrné, ale cyklisté by tudy mohli projíždět v obou směrech, zejména i proto, že by si tak trasu výrazně zkrátili. Jednou z nich jej ulice Nádražní, kde se úpravu podařilo prosadit bez komplikací. Druhou navrženou lokalitou byla ulice Jugoslávská. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Už před časem město vytipovalo tři místa, kde jsou ulice jednosměrné, ale cyklisté by tudy mohli projíždět v obou směrech, zejména i proto, že by si tak trasu výrazně zkrátili. Jednou z nich jej ulice Nádražní, kde se úpravu podařilo prosadit bez komplikací. Druhou navrženou lokalitou byla ulice Jugoslávská. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tam po jednání s dopravním inspektorátem policie jsme nedostali souhlas, a to kvůli tomu, že je tam příliš úzký průjezd a parkují tam auta. Nicméně, co se podařilo vyřešit, tak to je celá lokalita okolo náměstí, kde je celý systém jednosměrných ulic a kde právě průjezd pro cyklisty nebyl úplně jednoduchý. a my jsme ho chtěli umožnit.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nové dopravní řešení v centru teď upravuj dodatkové tabulky pod dopravními značkami. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -121,57 +235,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A na cyklisty město myslelo i při výstavbě nové lávky přes Jičínku u ulice Novosady. Ta bude širší a umožní bezpečný pohyb současně pěších i jedoucích na kole. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Jánošíková, odbor rozvoje a investic, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všechny cyklisty bych ráda pozvala na jarní cyklojízdu. Start bude zase na horním nádraží a společně se vydáme po cyklostezce Koleje na výletiště u Zrzávek, kde bude doprovodný program.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tradiční cyklojízda proběhne 30. května, start je plánován na půl čtvrtou.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnázium v projektu Erasmus+ bojuje proti fake news</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -184,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Týdenní workshop, který v dubnu pořádalo novojičínské gymnázium, byl zahajovacím setkáním nového partnerského projektu Erasmus+, v němž spolupracuje s norskou a estonskou školou.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Zapletal, koordinátor projektů Erasmus+, Gymnázium Nový Jičín: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to dvouletý projekt, jehož tématem jsou dezinformace, trolling, propaganda a nástroje a techniky, které dezinformátoři používají, a také mediální gramotnost.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti společně analyzovali příklady falešných zpráv, učili se ověřovat zdroje informací a zjišťovali, jak mediální manipulace ovlivňuje veřejné mínění a demokracii. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenti společně analyzovali příklady falešných zpráv, učili se ověřovat zdroje informací a zjišťovali, jak mediální manipulace ovlivňuje veřejné mínění a demokracii.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jeden z workshopů vedla v anglickém jazyce i absolventka gymnázia, která v současné době pracuje na doktorátu o dezinformacích na Masarykově univerzitě v Brně.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tina Mizerová, lektorka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">spolku Fakescape</w:t>
       </w:r>
       <w:r>
@@ -382,53 +488,52 @@
         <w:t xml:space="preserve">Lukáš Pindroch, BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě vyhrát, chceme vyhrát celou tu sezonu bez porážky, když už jsme tak dobře začali, takže dneska vyhrát.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hanzelka, BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já hraju čtvrtým rokem s našim novojičínským béčkem, tahle sezona je velmi vydařená a doufám, že se nám podaří urvat i to čisté konto.  Doufám, že dneska vyhrajeme alespoň o deset bodů.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Novojičínští svá předsevzetí splnili a porazili Háje ve Slezsku 91:65 - a mohli slavit titul mistrů Severomoravské ligy. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Novojičínští svá předsevzetí splnili a porazili Háje ve Slezsku 91:65 - a mohli slavit titul mistrů Severomoravské ligy.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Zdražil, trenér BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to asi všechno dohromady. Tady ta parta si hodně sedal, loni se to nějak stmelilo, zapracovali jsme pár mladých hráčů, většina hráčů je zkušených, předávají ty zkušenosti mladším, všechno si to sedlo a tím pádem je z toho takový pěkný výsledek.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Pindroch, BC Nový Jičín B: </w:t>
       </w:r>
       <w:r>
@@ -601,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-21-04-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>