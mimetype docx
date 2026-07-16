--- v0 (2026-02-20)
+++ v1 (2026-07-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.4.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná spustila aplikaci Munipolis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné nově funguje aplikace Munipolis, která zprostředkovává aktuální informace z mnoha oblastí dění ve městě. Občané tak budou moci komunikovat s městem a dozvídat se vše v předstihu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ohlasy občanů, kteří aplikaci používají, jsou zatím výborné, protože je pro ně jednodušší komunikovat stran nahlašování nejrůznějších závad, a to vždy i se zpětnou vazbou daného města. I vedení města velice oceňuje vytvoření nového bodu Karviná na mapě Munipolis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme hlavně chtěli ty veškeré aplikace a informační kanály sjednotit, dát do jednoho většího systému. Munipolis tady toto splňuje. Občané Karviné si budou moci na jednom místě najít veškeré kulturní, sportovní akce, budou si moci najít, kde jsou různá dopravní omezení, takže více méně veškerý chod města by měl být v tomto systému a myslím, že to výrazně zlepší informovanost našich občanů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na území Moravskoslezského kraje používají aplikaci Munipolis desetitisíce občanů z okresních i krajských měst a dalších obcí. V rámci jedné aplikace je možno zvolit si sledování více měst, tudíž každý může mít přehled například o městě, ve kterém žije, jako o městě, kde se narodil nebo kde pracuje. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na území Moravskoslezského kraje používají aplikaci Munipolis desetitisíce občanů z okresních i krajských měst a dalších obcí. V rámci jedné aplikace je možno zvolit si sledování více měst, tudíž každý může mít přehled například o městě, ve kterém žije, jako o městě, kde se narodil nebo kde pracuje.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Panenky z chráněných dílen rozveselily děti v nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -149,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Panenky šili klienti s mentálním postižením, pro něž má organizace Harmonie tři registrované sociální služby. Jednou z nich jsou i Sociálně terapeutické dílny, kde veškeré výrobky vznikají. Klienti se takto realizují a navíc potěší děti, hospitalizované v nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Nivnická, vrchní sestra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Děti jsou rády za jakýkoliv dárek a tyhle panenky jsme ještě neměli, bude to pro ně příjemná změna. Takže si myslím, že je to potěší, můžou si na ně malovat, můžou si je vysvlíct, maminka může našít nějaké nové hadříky, takže bude pro ně prostě taková kreativní hračka. A líp snesou to, že jsme jim vzali odběry, nějaké vyšetření, prostě každý dáreček pro děti je suprový.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Látkové panenky jsou výrobkem, který má více smyslu, než by se mohlo zdát. Kromě toho, že zkrátí dětem čekání na odchod domů z nemocnice, jsou také jedním z výstupů služby sociálně terapeutických dílen. Jejich posláním je vytvořit dospělým lidem s mentálním a vícenásobným postižením, kteří nemají možnost pracovat na běžném trhu práce, podmínky pro smysluplné trávení volného času. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Látkové panenky jsou výrobkem, který má více smyslu, než by se mohlo zdát. Kromě toho, že zkrátí dětem čekání na odchod domů z nemocnice, jsou také jedním z výstupů služby sociálně terapeutických dílen. Jejich posláním je vytvořit dospělým lidem s mentálním a vícenásobným postižením, kteří nemají možnost pracovat na běžném trhu práce, podmínky pro smysluplné trávení volného času.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na náměstí v Karviné se uskutečnil Den Země</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -291,53 +404,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí Dne Země byly i Farmářské trhy, které nabízely spoustu domácích a přírodních produktů. Hlavní část Masarykova náměstí však žila Dnem Země, na kterém se podílelo množství partnerů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zároveň bychom chtěli poděkovat partnerům, kteří se podíleli na organizaci této akce, a to jak společnosti Technické služby Karviná, tak společnosti Asekol, Elektrowin, EKO-KOM, Vojenské zdravotní pojišťovně, firmě Optic Orange, dále Juventusu, Lodičkám Dokořán, a taky za to, že nás podpořila i Evropská unie přes dotační titul Life Coala a zajistila nám tady Mobilní planetárium.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Den Země má za úkol vytvářet především u dětí nejen povědomí o ekologii a udržitelném způsobu života, ale má v nich podpořit i pocit vzájemné sounáležitosti s naší planetou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Den Země má za úkol vytvářet především u dětí nejen povědomí o ekologii a udržitelném způsobu života, ale má v nich podpořit i pocit vzájemné sounáležitosti s naší planetou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -412,93 +524,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-26-04-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>