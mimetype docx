--- v0 (2025-12-20)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový web informuje o kulturních akcích i sportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město vytvořilo nový webový portál, který slouží jako centrální kalendář kulturních, společenských a sportovních akcí. Jednoduše, na několik kliků, lze zjistit, na jakou akci zajít dnes, o víkendu nebo v jiný vybraný termín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto záběry jsou ze zkoušky všech choreografií letošní Dubnové taneční scény. Po doladění detailů pak tanečníci základní umělecké školy, už naostro, po tři večery předvedli v Beskydském divadle svůj program před plným hledištěm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilona Rudelová, taneční obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Představí se všech dvě stě dětí, na jevišti opravdu vystoupí všechny děti, od těch pětiletých předškolních, až po maturantky. A takovou perličkou při našem dnešním večeru bude vystoupení bývalých absolventek, které se stává téměř tradicí. Jsou to naše bývalé žačky a troufám si říct, že letos ve věku od pětadvaceti do dvaačtyřiceti let.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Taneční scéna je především přehlídkou toho, co se děti v daném školním roce naučily. A současně je také poctou samotnému uměleckému pohybu, protože se koná v termínu Mezinárodního dne tance, což je 29. dubna. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Taneční scéna je především přehlídkou toho, co se děti v daném školním roce naučily. A současně je také poctou samotnému uměleckému pohybu, protože se koná v termínu Mezinárodního dne tance, což je 29. dubna.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třeba kreativitu této choreografie podtrhlo zapojení rekvizit v podobě hudebního nástroje a doprovodu klavíru a houslí, na které hrála jedna ze žaček hudebního oboru školy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Radinová, hudební obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbí se mi to, baví mě, když někoho doprovázím a taky mě baví, jak ty holky na to umí tančit. Hrála jsem jim druhou větu od Aloise Ručka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,53 +361,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ellen Havránková, taneční obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já se na to strašně těším, doufám, že se nám to s holkami povede. Je to opravdu hezké, i když je to těžké, celý rok jsme na to dřely a doufáme, že se nám to prostě povede.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lada Grófová, taneční obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“I když tam uděláme chybu, tak to jde vždycky dotancovat a nejde to vůbec poznat. A když se něco stane, tak prostě musíme jet dál a nic nás nezastaví.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“I když tam uděláme chybu, tak to jde vždycky dotancovat a nejde to vůbec poznat. A když se něco stane, tak prostě musíme jet dál a nic nás nezastaví.”    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní Dubnovou taneční scénu obohatilo i vystoupení hostů z Uherského Hradiště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilona Rudelová, taneční obor ZUŠ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme samozřejmě pyšní na to, jak to ve škole děláme, jaké máme výsledky, ale je vždycky dobré vidět, jak se to dělá někde jinde.  Pozvali jsme si naši kolegyni ze základní umělecké školy z Uherského Hradiště, která přijede se svou skupinou ARTem Dance Company, což jsou loňští vítězové celostátní soutěže Smetana 200 Proč bychom si netančili, která byla k výročí narození Bedřicha Smetany.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -413,53 +526,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Muzejní pracovníci zase přiblížil Filipojakubskou noc jako velmi starý a dodnes živý lidový zvyk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Glogarová, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Připomínáme tradice, které byly spojené s Filipojakubskou nocí a s 1. májem. Takže během naší čarodějné noci postavíme májku, připomeneme ochranné prvky, které lidé v okolí používali při ochraně proti čarodějnicím, a budou vzpomínány také lidové tradice jiného typu. Připraveno je několik workshopů, třeba výroba korálků, nebo workshop lidových tanců s folklorním souborem Haná z Velké Bystřice.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program v muzeu trval do desáté hodiny večer. Mezi tím už městem prošel také průvod všech čarodějných masek a ty nejlepší byly vyhodnoceny. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program v muzeu trval do desáté hodiny večer. Mezi tím už městem prošel také průvod všech čarodějných masek a ty nejlepší byly vyhodnoceny.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Rosová, RC Mozaika: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme čtyři kategorie, jsou to školkové děti, školní děti, potom máme kategorii rodina, kdy nám chodím stále více celých rodin, za což jsme velice rádi. A poslední kategorií je extra cena, to je, když přijde něco extra. Loni nám třeba přiletěla chaloupka, předloni to byl ozdobený kočár nebo koloběžka.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finále Čarodějnic nakonec patřilo místu, kde celá akce před zhruba třiceti lety vznikla, a to Žerotínově ulici. Podnikatelé tu připravili stánky s občerstvením a místní kapely odehrály do půlnoci tři koncert, zazněla Klika NJ blues band, Věšák a peruánsko-české trio Chasing Eagles. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -555,93 +667,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-02-05-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>