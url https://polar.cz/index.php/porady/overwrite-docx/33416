--- v0 (2026-02-18)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieta u památníku připomněla výročí osvobození</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzpomínková akce k 80. výročí konce druhé světové války se 6. května, který je i datem osvobození Nového Jičína, konala u Památníku obětem válek na hřbitově. Zazněla tu slova úcty, ale i varování před dalšími konflikty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -345,83 +460,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se blíže vrátíme k oblasti kultury, radnice se pro diskuzi na téma kulturní dům Nové Slunce rozhodla především proto, že v tuto chvíli probíhá přípravný proces pro jeho realizaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město už budovu Nového Slunce vykoupilo a nyní se chystá studie, která naznačí, jak by mělo být využito. Takže nyní je opravdu ještě možné, pokud tam bude nějaký zajímavý podnět, tak ho představit. Ale zároveň to vnímáme i jako příležitost představit tu studii občanům města, aby věděli, co se tam plánuje.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobně je to i v případě revitalizace břehů Jičíny, i tady se připravuje studie, která tu může navrhnout třeba relaxační odpočinkové zóny. Nejzajímavějšími impulsy ze strany veřejnosti se bude zabývat rada města. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Součástí programu fóra bude také prezentace plnění priorit z předchozích ročníků, přehled plánovaných investic na rok 2025 a tombola.</w:t>
+        <w:t xml:space="preserve">Podobně je to i v případě revitalizace břehů Jičíny, i tady se připravuje studie, která tu může navrhnout třeba relaxační odpočinkové zóny. Nejzajímavějšími impulsy ze strany veřejnosti se bude zabývat rada města.  Součástí programu fóra bude také prezentace plnění priorit z předchozích ročníků, přehled plánovaných investic na rok 2025 a tombola.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“A taky jako takové zpestření, zavařujeme, že dojde k hromadnému přejmenování autobusových zastávek ve městě, protože některé už jsou neaktuální, například zastávka Pošta, kde dneska už pošta není. Nebo se některé dlouhé názvy mohou zjednodušit, například Sportovní Dlouhá rozcestí je poměrně dlouhý název, takže by se mohla jmenovat jen Sportovní. Ke změně názvu zastávek by pak mělo dojít ke konci roku v souvislosti se změnou jízdních řádů.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veřejné fórum, které dává občanům možnost zapojit se do diskuze o dalším směřování města, začne v Hotelu Praha ve středu 14. května v 16:00 hodin.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -496,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-09-05-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>