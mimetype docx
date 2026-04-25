--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Historická kašna na Masarykově náměstí se opravuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kašna na Masarykově náměstí se dočkala její celkové revitalizace a v těchto dnech probíhá její kompletní obnova. Děje se tak z důvodu jejího opotřebování různými vlivy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -287,53 +402,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teodora Kalužová a Adéla Kladničková, soutěžní tým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">00:04 “Mě to velice bavilo… prezentaci v Dolu ČSA.” 00:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">00:24 “Já jsem se naučila… dobrý.” 00:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Státní podnik Diamo dále pokračuje v likvidaci černouhelných dolů, které do budoucna možná naleznou nové využití na poli jiných než technických projektů. Cílem projektu ARV je znázornit především mladým lidem, že cestou může být právě perspektiva těchto objektů pro jakékoli jiné využití.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Státní podnik Diamo dále pokračuje v likvidaci černouhelných dolů, které do budoucna možná naleznou nové využití na poli jiných než technických projektů. Cílem projektu ARV je znázornit především mladým lidem, že cestou může být právě perspektiva těchto objektů pro jakékoli jiné využití. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinou ovládly nástrahy velkoměsta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -564,93 +678,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-10-05-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>