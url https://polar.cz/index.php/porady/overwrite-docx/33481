--- v0 (2026-02-25)
+++ v1 (2026-04-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uskutečnilo se 19. zasedání zastupitelstva města Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uskutečnilo se 19. zasedání Zastupitelstva města Karviné. Zastupitelé projednali a schválili řadu klíčových bodů týkajících se hospodaření města, investic, školství, sociální oblasti i kultury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
         <w:t xml:space="preserve">Pavlína Filipi, generální ředitelka Lázní Darkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vypadá to, že od 1. července bychom měli mít lázeňský statut, takkže bychom mohli konečně být plně lázeňským městem, což by mě velmi těšilo, že už nebudeme pouze hornickým městem a univerzitním, ale plně kvalifikovaným lázeňským městem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk (SOCDEM), náměstek primátora Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta doba byla dlouhá, protože ten lázeňský statut, všechny města, které ho měly, tak historicky byl z 50., 60. let, potom vznikla iniciativa, myslím, kolem roku 2006, že by bylo dobré ty statuty obnovit, protože byly poplatné době, takže se hledala ta varianta. Ale samozřejmě tak, jak to bývá, tak měnily se vlády, měnili se ministři a podobně, takže to trvalo nějakou dobu, skočil nám do toho covid, kdy už jsme taky byli skoro předtím, že nám ho dají, no a teď doufáme teda, že úspěšně za necelé dva měsíce bychom ho měli získat, za což jsme velmi rádi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při příležitosti otevírání lázeňských pramenů vystoupilo například pěvecké seskupení Horničtí kamarádi, Cimbálová muzika Iršava nebo hlavní hvězda celých slavností, populární český zpěvák Michal David. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při příležitosti otevírání lázeňských pramenů vystoupilo například pěvecké seskupení Horničtí kamarádi, Cimbálová muzika Iršava nebo hlavní hvězda celých slavností, populární český zpěvák Michal David.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ačkoli návštěvníci byli schovaní pod pláštěnkami a deštníky, o zábavu bylo rozhodně postaráno po celé odpoledne i večer a lázeňští hosté i veřejnost si akci nenechali ničím zkazit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Běh POHO50 už 21. června v Karviné</w:t>
@@ -439,93 +553,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-20-05-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>