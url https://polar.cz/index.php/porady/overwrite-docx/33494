--- v0 (2026-02-20)
+++ v1 (2026-07-15)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.5.2025, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavští školáci si prověřili angličtinu ve Skotsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci 8. a 9. třídy základní školy ve Stonavě využili i letos jedinečné příležitosti objevovat krásy Skotska. Týdenní poznávací zájezd, který škola zorganizovala, jim přinesl nejen spoustu kulturních zážitků, ale také možnost uplatnit své znalosti angličtiny v praxi. V Stonavě se podobné poznávací cesty již staly běžnou součástí školního života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -110,112 +225,136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, stonavští školáci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Různé otázky jsme měli a oni na nás. Ptali se nás, co jsme viděli.“ „Bylo to hodně zajímavé a i naučné pro nás, tak si myslím, že nám to i hodně dalo po té dějepisné stránce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poznávací zájezdy tohoto typu představují značnou finanční zátěž. Díky finanční podpoře obce však stonavská základní škola patří mezi výjimečné školy, které svým žákům pravidelně umožňují vycestovat do zahraničí, poznávat nové prostředí a aktivně si ověřovat své znalosti angličtiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MŠ Hořany oslavila 60 let akademií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V sobotu 17. května to v sále Domu PZKO opravdu žilo. Mateřská škola na Hořanech totiž slavila krásných 60 let své existence. Pro návštěvníky narozeninové oslavy byla připravena akademii s názvem "Berušky dříve a dnes".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V programu kromě hořanských Berušek vystoupily i děti z mateřských škol na Dolanech a Holkovicích. Svůj prostor měli i žáci 1. a 2. třídy. Atmosféru navíc podtrhla videoprojekce, která zavzpomínala na to, jak školka vypadala kdysi, a ukázala, jak žije dnes. Podrobnější reportáž připravujeme na období letních prázdnin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí stonavští fotbalisté mají nové šatny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní areál SK Stonava se může pochlubit moderním zázemím. Šatny, které slouží zejména mládežnickým týmům, prošly během uplynulých měsíců zásadní rekonstrukcí. Práce započaly v zimních měsících a nyní už nově opravené prostory slouží mladým fotbalistům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -441,54 +580,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Steffek, Ośrodek Dokumentacji KP, autor wystawy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Można zobaczyć kilka publikacji wydanych m. in. przez wspomnianego już M. Boráka i przez Rodzinę Katyńską. Książka profesora Boráka, ta jego ostatnia, służyła mi bardzo właśnie do przygotowania i opracowania tej wystawy i jest tam też sporo fotografii ofiar tej zbrodni katyńskiej."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wystawę katyńską w siedzibie Kongresu Polaków można zwiedzać do 3 czerwca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -556,93 +691,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/stonavsky-expres/stonavsky-expres-21-05-2025-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>