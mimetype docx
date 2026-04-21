--- v0 (2026-02-20)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.5.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna díky dotaci zvelebí své vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénecká knihovna uspěla v žádosti o dotaci z projektu Místní akční skupiny Regionu Poodří. Za získané peníze může zvelebit své prostory. Investuje třeba do nových regálů, které postupně obnovuje téměř patnáct let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -373,53 +488,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady stál kulečníkový stůl. To byla první slova hraběte Karla Vetter z Lilie, když vstoupil do zámku Nová Horka. Jeho předkové zámek vlastnili 300 let, do roku 1945. Tehdy tu ještě žil se svým dědečkem jako sedmiletý chlapec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Vetter z Lilie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moje vzpomínky jsou staré už osmdesát let. Párkrát jsem se tu zastavil během sedmdesátých let, když jsem jezdíval do Varšavy. Tehdy tu bydlely jeptišky s těmi ženami, které ošetřovaly. A to byl pochopitelně velmi deprimující dojem. A proto jsem velmi rád, že je zámek zrekonstruován, že je zachráněn a slouží veřejným zájmům.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karel Vetter zámek navštívil s manželkou Ingrid, synem a vnučkou. Během prohlídky sala tereny okomentoval místa, kde sedávali s rodinou u stolu při obědě a kde mívali vánoční strom.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karel Vetter zámek navštívil s manželkou Ingrid, synem a vnučkou. Během prohlídky sala tereny okomentoval místa, kde sedávali s rodinou u stolu při obědě a kde mívali vánoční strom.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Hyvnar, kastelán zámku Nová Horka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to taková multipřležitost. Jednak pan hrabě Vetter tady nebyl od té doby, co je zámek zrenovován a slouží návštěvníkům, on ho ještě neviděl, a já jsme se s ním také nepotkal, tak si myslím, že to bude velmi zajímavé. My mu představíme zámek po renovaci a on může zavzpomínat na to, kde byl jaký pokoj, kde visel který obraz, protože víme, že si některé věci pamatuje. Takže si myslím, že to bude hezky oboustranně obohacující návštěva.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potomci rodiny Vetterů žijí převážně v Rakousku, Karel Vetter se narodil v roce 1938,  působil v diplomacii a je majitelem hradu poblíž Štýrského Hradce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -458,53 +572,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbara hraběnka Romer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zámek byl u nás v rodině takovým mýtem, slýchávali jsme o Nové Horce, o tom, že naše teta, dcera Elizabeth Vetter z Lilie, vyprávěla, jaké to bylo v okamžiku, kdy do zámku vešli na konci války Rusové. Než jsem tu přijeli, nedovedli jsme si představit, jak je zámek pěkný, je to pro nás příjemné a vzrušující.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po prohlídce zámku se hosté přesunuli do zámecké kaple, kde byla sloužena mše za rodinu Vetterů z Lilie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po prohlídce zámku se hosté přesunuli do zámecké kaple, kde byla sloužena mše za rodinu Vetterů z Lilie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během své návštěvy na Novojičínsku se Karel Vetter s rodinou podívali také do zámku Kunín, kde se zúčastnil sázení stromu, který bude vzpomínkou na nedávno zesnulou manželku tamního kastelána. Obě rodiny se léta navštěvovaly. Rodina Vetterů přivezla sazenice růží, které se stanou základem návratu zámeckého parku do jeho historické podoby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -586,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-23-05-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>