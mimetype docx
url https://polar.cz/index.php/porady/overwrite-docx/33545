--- v0 (2026-02-24)
+++ v1 (2026-05-08)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Sdílko se poprvé přestěhovalo z Poruby do centra města</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V centru Ostravy začalo Sdílko. Jde o unikátní projekt, kdy se prostřednictvím sdílených kontejnerů prezentují ve veřejném prostoru nejrůznější lokální podnikatelé. Letos se Sdílko poprvé přestěhovalo na Prokešovo náměstí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historie Sdílka se začala psát v Ostravě-Porubě v roce 2016, kdy se na míru vytvořené kontejnery poprvé objevily v ulicích, konkrétně na Hlavní třídě. Potom se co dva roky stěhovaly na různá místa v tomto městském obvodu. Nyní přišlo vedení města s nápadem, aby se v liché roky konalo Sdílko i jinde v Ostravě a tak začalo v pondělí sdílko na Prokešově náměstí před Novou radnicí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Najdeme tady kreativce, protože je to zaměřeno na kulturně kreativní odvětví. Takže tady najdeme módu, design, různé vizuální věci, ale samozřejmě je to doprovázeno vždycky gastrem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V modulárních kontejnerech tak každý den najdou Ostravané nebo návštěvníci výběr místních kreativců a prezentací projektů podporujících rozvoj podnikání.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, vystavovatelé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to super, protože já se cítím, já úplně mám svou malou galerii."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Líbí se mi, že je to v centru, protože já tady v centru funguji, mám tady v centru vlastní showroom."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Je to moc hezké, že nám takhle vychází vstříc."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ke Sdílku patří také doprovodný program, jehož součástí jsou i večerní koncerty.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Doprovodný program je zajímavý, pestrý, dokonce jeden den tady bude probíhat výuka salsy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sdílko potrvá 11 dní tedy až do 5. června, tak si rozhodně nenechte ujít. Bližší informace najdete na webu sdilko.cz nebo na sociálních sítích. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dolní Vítkovice zaplnily světové hvězdy beach volejbalu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ostravě začíná beachvolejbalový svátek a  jedna z největších sportovních událostí letošního roku. Pod vysokými pecemi v Dolních Vítkovicích se utkají největší hvězdy světového plážového volejbalu a diváci se mohu těšit i na pět českých týmů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od 28. května do 1. června se areál Dolních Vítkovic opět promění ve středobod světového  beachvolejbalu. Turnaj J&T Banka Ostrava Beach Pro si hráči pravidelně volí jako jeden z  nejoblíbenějších podniků sezony a v loňském roce ho ohodnotili jako nejlepší turnaj celé pro tour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to samozřejmě taková pěkná, líbivá akce v úvodu léta, která má opravdu velice pozitivní atmosféru."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Beach Pro je jedna z akcí, která je významná pro kraj, ať už ze sportovního hlediska, tak samozřejmě i z hlediska toho nadregionálního významu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Česko bude reprezentovat v hlavní soutěži a kvalifikaci 5 týmů. Dva ženské, kdy jedničkami bude pár Svozilová Štochlová, které si vybojovali divokou kartu do hlavní soutěže a tři mužské, v čele s úřadujícími mistry světa Perušičem a Schweinerem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Schweiner, reprezentant ČR:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nejsme úplně typy do horkého počasí. Tohle jsou naše podmínky a vždycky v Ostravě takové byly. Nepřejeme si, aby pršelo moc, ale tato teplota, lehké oblačno, občas sluníčko… To je úplně ideální."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lístky byly letos rekordně rychle vyprodány, ale i fanoušci bez lístků mohou zažít atmosféru tohoto turnaje. Vstup do fanzóny je zdarma a zápasy mohou sledovat na obřím plátně. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Duka, ředitel turnaje:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nepotřebujete žádný vstupenky. Fun zóna je v prostředí Dolních Vítkovic přímo tady v centru pod Bolt towerem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stejně jako v loňském roce se stane turnaj místem, kde budou v sobotu vyhlášeni vítězové ankety Ostravský sportovec roku 2024.</w:t></w:r><w:br/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vedení města a děti z Korunky pekli bábovky pěstounům</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I letos se v Ostravě pekly bábovky na podporu a jako poděkování pěstounským rodinám. Vedení města pomáhali malí kuchtíci ze Střediska volného času Korunka a někteří ani nepotřebovali recept. Bábovka je v tomto případě symbol rodinné pohody.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Ostravě žije celkem 1 186 dětí, o které se starají náhradní rodiče a dalších 32  dětí je v přechodné pěstounské péči. Význam pěstounských rodin je pro budoucnost dětí mimořádný a zaslouží velké poděkování. Ostrava se i letos zapojila do výzvy Ministerstva práce a sociálních věcí "Dík náhradním rodinám", která vrcholí Bábovkovým dnem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL), náměstek primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Bábovka je symbol rodinné pohody. Rodina je nesmírně důležitá, měla by být pospolu a děti by měly být v rodině šťastné."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bábovky se tentokrát pekly ve Středisku volného času Korunka, kde mají děti kroužek Kuchtíci a tentokrát mezi sebe vzaly i zástupce vedení města.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, Kuchtíci:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> " Já peču moc ráda a nejraději peču nějaké koláče nebo bábovky."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Chodím tady, protože mega ráda vařím."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bylo vidět, že děti byli více než dobrými pomocníky a bábovky brzy provoněly celou Korunku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Pěstounství vnímám jako důležité, potřebné, nenahraditelné a velké díky jim všem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagmar Macháčková (ANO),  náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Peču velice ráda, moc času na to nemám, ale moje oblíbená je hrníčková kuchařka. Hrnek toho, dva hrnky toho, úplně ideální pečení."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bábovkový den je nejen poděkování pěstounům, ale snad také výzva a inspirace pro nové pěstouny. Trvalý domov je nyní v Ostravě potřeba najít pro dalších 231 dětí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">29.5.2025, 18:35</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostravské minuty</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Sdílko se poprvé přestěhovalo z Poruby do centra města</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V centru Ostravy začalo Sdílko. Jde o unikátní projekt, kdy se prostřednictvím sdílených kontejnerů prezentují ve veřejném prostoru nejrůznější lokální podnikatelé. Letos se Sdílko poprvé přestěhovalo na Prokešovo náměstí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historie Sdílka se začala psát v Ostravě-Porubě v roce 2016, kdy se na míru vytvořené kontejnery poprvé objevily v ulicích, konkrétně na Hlavní třídě. Potom se co dva roky stěhovaly na různá místa v tomto městském obvodu. Nyní přišlo vedení města s nápadem, aby se v liché roky konalo Sdílko i jinde v Ostravě a tak začalo v pondělí sdílko na Prokešově náměstí před Novou radnicí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Najdeme tady kreativce, protože je to zaměřeno na kulturně kreativní odvětví. Takže tady najdeme módu, design, různé vizuální věci, ale samozřejmě je to doprovázeno vždycky gastrem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V modulárních kontejnerech tak každý den najdou Ostravané nebo návštěvníci výběr místních kreativců a prezentací projektů podporujících rozvoj podnikání.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, vystavovatelé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to super, protože já se cítím, já úplně mám svou malou galerii."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Líbí se mi, že je to v centru, protože já tady v centru funguji, mám tady v centru vlastní showroom."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Je to moc hezké, že nám takhle vychází vstříc."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ke Sdílku patří také doprovodný program, jehož součástí jsou i večerní koncerty.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Doprovodný program je zajímavý, pestrý, dokonce jeden den tady bude probíhat výuka salsy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sdílko potrvá 11 dní tedy až do 5. června, tak si rozhodně nenechte ujít. Bližší informace najdete na webu sdilko.cz nebo na sociálních sítích. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dolní Vítkovice zaplnily světové hvězdy beach volejbalu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ostravě začíná beachvolejbalový svátek a  jedna z největších sportovních událostí letošního roku. Pod vysokými pecemi v Dolních Vítkovicích se utkají největší hvězdy světového plážového volejbalu a diváci se mohu těšit i na pět českých týmů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Od 28. května do 1. června se areál Dolních Vítkovic opět promění ve středobod světového  beachvolejbalu. Turnaj J&T Banka Ostrava Beach Pro si hráči pravidelně volí jako jeden z  nejoblíbenějších podniků sezony a v loňském roce ho ohodnotili jako nejlepší turnaj celé pro tour.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Je to samozřejmě taková pěkná, líbivá akce v úvodu léta, která má opravdu velice pozitivní atmosféru."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Beach Pro je jedna z akcí, která je významná pro kraj, ať už ze sportovního hlediska, tak samozřejmě i z hlediska toho nadregionálního významu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Česko bude reprezentovat v hlavní soutěži a kvalifikaci 5 týmů. Dva ženské, kdy jedničkami bude pár Svozilová Štochlová, které si vybojovali divokou kartu do hlavní soutěže a tři mužské, v čele s úřadujícími mistry světa Perušičem a Schweinerem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">David Schweiner, reprezentant ČR:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nejsme úplně typy do horkého počasí. Tohle jsou naše podmínky a vždycky v Ostravě takové byly. Nepřejeme si, aby pršelo moc, ale tato teplota, lehké oblačno, občas sluníčko… To je úplně ideální."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lístky byly letos rekordně rychle vyprodány, ale i fanoušci bez lístků mohou zažít atmosféru tohoto turnaje. Vstup do fanzóny je zdarma a zápasy mohou sledovat na obřím plátně. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Duka, ředitel turnaje:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nepotřebujete žádný vstupenky. Fun zóna je v prostředí Dolních Vítkovic přímo tady v centru pod Bolt towerem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stejně jako v loňském roce se stane turnaj místem, kde budou v sobotu vyhlášeni vítězové ankety Ostravský sportovec roku 2024. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Vedení města a děti z Korunky pekli bábovky pěstounům</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I letos se v Ostravě pekly bábovky na podporu a jako poděkování pěstounským rodinám. Vedení města pomáhali malí kuchtíci ze Střediska volného času Korunka a někteří ani nepotřebovali recept. Bábovka je v tomto případě symbol rodinné pohody.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Ostravě žije celkem 1 186 dětí, o které se starají náhradní rodiče a dalších 32  dětí je v přechodné pěstounské péči. Význam pěstounských rodin je pro budoucnost dětí mimořádný a zaslouží velké poděkování. Ostrava se i letos zapojila do výzvy Ministerstva práce a sociálních věcí "Dík náhradním rodinám", která vrcholí Bábovkovým dnem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL), náměstek primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Bábovka je symbol rodinné pohody. Rodina je nesmírně důležitá, měla by být pospolu a děti by měly být v rodině šťastné."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bábovky se tentokrát pekly ve Středisku volného času Korunka, kde mají děti kroužek Kuchtíci a tentokrát mezi sebe vzaly i zástupce vedení města.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa, Kuchtíci:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> " Já peču moc ráda a nejraději peču nějaké koláče nebo bábovky."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">"Chodím tady, protože mega ráda vařím."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bylo vidět, že děti byli více než dobrými pomocníky a bábovky brzy provoněly celou Korunku.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Pěstounství vnímám jako důležité, potřebné, nenahraditelné a velké díky jim všem."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagmar Macháčková (ANO),  náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Peču velice ráda, moc času na to nemám, ale moje oblíbená je hrníčková kuchařka. Hrnek toho, dva hrnky toho, úplně ideální pečení."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bábovkový den je nejen poděkování pěstounům, ale snad také výzva a inspirace pro nové pěstouny. Trvalý domov je nyní v Ostravě potřeba najít pro dalších 231 dětí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-29-05-2025-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>