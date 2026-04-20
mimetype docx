--- v0 (2026-02-20)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.5.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé dali zřetelně najevo, že si přejí dětské hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka zná vítěze letošního participativního rozpočtu. Hlasování veřejnosti jednoznačně podpořilo obnovu dětského hřiště na ulici Lidické.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
         <w:t xml:space="preserve">Barbora Kocmánková, předkladatelka vítězného návrhu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nějaká základní představa je, určitě houpačky, stoprocentně tady chci velkou lanovou pyramidu a další lanové překážky a dráhy, dále nějaké edukační prvky, jako jsou dřevěná pexesa a třeba poznávání dopravních značek.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Paní navrhovatelka nám předložila nějaký návrh herních prvků. V rámci té jednoduché vizualizace zjistíme, kde se cenově pohybujeme, to znamená kolik těch herních prvků jsme schopni tady nainstalovat, protože není to jenom instalace těch herních prvků, ale musíme v rámci toho řešit i ty dopadové plochy. “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt by měl být, pokud vše půjde dobře, realizován na podzim.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt by měl být, pokud vše půjde dobře, realizován na podzim. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participativní rozpočet, obecně, pomáhá zapojit občany do rozhodování o využití části veřejných prostředků. Letošní vítězka už teď přemýšlí o tom, že se zapojí i do dalšího ročníku.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Kocmánková, předkladatelka vítězného návrhu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ano, mám už nápad v hlavě, který teď nebudu říkat, ale asi se přihlásím znovu. Protože opravdu má to smysl.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,53 +326,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kondziolka, ornitolog:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My tady ukazujeme různé typy ptačích budek a dokonce si některé z nich mohou u nás děti vyrobit. Třeba tady mám hnízdo pro jiřičky, to je i pro menší děti, to se patlá z bláta, takže to rodiče velmi ocení, a potom tady mám  takové hnízdo, které se vrtá vrtačkou, a to je hnízdo pro rehka nebo konipase.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Teprve jsme přišli a hned nás zaujalo tvoření budek, protože máme shodou okolností doma ptáčky, takže jim uděláme hnízdo. Jinak hodnotíme kladně ty tvořivé dílničky, ty jsou parádní pro děti a samozřejmě skákací hrady. Je to moc hezky přípravné, hlavně to, že si děti mohou vyrábět samy.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Teprve jsme přišli a hned nás zaujalo tvoření budek, protože máme shodou okolností doma ptáčky, takže jim uděláme hnízdo. Jinak hodnotíme kladně ty tvořivé dílničky, ty jsou parádní pro děti a samozřejmě skákací hrady. Je to moc hezky přípravné, hlavně to, že si děti mohou vyrábět samy.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Tobolová, Československý zálesák, středisko CH.A.O.S. Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro děti jsem si připravili skok v pytli, střelbu na mamuta a i takovou vodní střelbu na shození míčků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
     </w:p>
@@ -357,82 +470,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nezvyklém termínu, ke konci května, prošel městem průvod čarodějů a čarodějek, který vyrazil ze zahrady Základní školy Sjednocení. Její spolek rodičů akci pořádal po čtrnácté. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Buzek, Spolek rodičů při ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme rádi, že dneska to vyšlo, protože opravdu, čarodějnice jsou v trošku pozdějším termínu. První čarodějnice jsme museli samozřejmě zrušit, protože v dešti se nám špatně lítá a špatně to hoří. takže jsme rádi, že dneska je obstojně a vypadá to, že akci výborně dokončíme.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program, kromě stěžejního průvodu, nabídl atrakce pro děti, soutěže o ceny, kolo štěstí, pletení copánků, malování na obličej a třeba módní přehlídku s vyhlášením nejlepší masky. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program, kromě stěžejního průvodu, nabídl atrakce pro děti, soutěže o ceny, kolo štěstí, pletení copánků, malování na obličej a třeba módní přehlídku s vyhlášením nejlepší masky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Buzek, Spolek rodičů při ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Čarodějnice jsou největší akce roku. Pořádá je spolek rodičů, což je osazenstvo zhruba deseti až dvanácti rodičů plus na schůzce bývalá paní ředitelka školy. A tím, že se každý rok  rodiče obměňují, talk přibývají nové a nové nápady.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Určitě vnímám aktivitu rodičů velice pozitivně, protože je fajn, že rodiče chtějí pro děti tvořit akce, starají se. Zároveň také pomáhá město, protože na tuto akci finančně přispívá. Tady jsem ráda, že opravdu rodiče, děti i ostatní lidé ze Studénky přijdou. Loni jsme zavedli Školní cukrárnu a letos máme přímo Čarodějnou cukrárnu venku a přišli tu i jen tak dospělí lidé bez dětí si sednout ke kafíčku a zákusku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Určitě vnímám aktivitu rodičů velice pozitivně, protože je fajn, že rodiče chtějí pro děti tvořit akce, starají se. Zároveň také pomáhá město, protože na tuto akci finančně přispívá. Tady jsem ráda, že opravdu rodiče, děti i ostatní lidé ze Studénky přijdou. Loni jsme zavedli Školní cukrárnu a letos máme přímo Čarodějnou cukrárnu venku a přišli tu i jen tak dospělí lidé bez dětí si sednout ke kafíčku a zákusku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mně se nejvíce líbí ten skákací hrad, půjdu na něj, a líbilo se mi taneční vystoupení.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbí se mi tu hudba a taneční vystoupení.” </w:t>
       </w:r>
     </w:p>
@@ -559,93 +670,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-30-05-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>