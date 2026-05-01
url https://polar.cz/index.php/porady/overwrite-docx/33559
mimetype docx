--- v0 (2026-02-25)
+++ v1 (2026-05-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.5.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná rozšiřuje systém kolumbárií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma pohřbívání do uren v kolumbáriích je jednou z nejžádanějších. Proto město Karviná nadále vytváří nová místa pro tato kolumbária. V současné době se budují nová místa na centrálním hřbitově a do budoucna se zvažují další alternativy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud bude velký zájem o tuto službu u občanů přetrvávat, město plánuje hledat další místa, kde by mohla být nová kolumbária umístěna. Kolumbária se nacházejí také na hřbitově v Karviné-Mizerově, ale jsou plně obsazena a není zde prostor na výstavbu nových.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Salamonová, vedoucí Oddělení provozu a údržby majetku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pro občany je důležitá informace, že smlouvy na kolumbária se uzavírají na deset let, s tím, že postupně si tuto smlouvu pak mohou prodlužovat v průběhu jednoho, dvou let, tak, jak potřebují. Cena za pronájem kolumbárií je u kolumbárií na dvě schránky 401 korun na rok, kolumbárium na čtyři urny stojí 802 korun na rok.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolumbária jsou v majetku města, avšak žulové desky se jménem a dalšími údaji jsou v majetku občanů, kteří si je zakoupí a na kolumbárium umístí. Zakoupení jedné takové desky stojí 1812 korun. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kolumbária jsou v majetku města, avšak žulové desky se jménem a dalšími údaji jsou v majetku občanů, kteří si je zakoupí a na kolumbárium umístí. Zakoupení jedné takové desky stojí 1812 korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Historická vozidla na Masarykově náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -219,53 +333,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním z účastníků pojízdné přehlídky historických vozů byl také karvinský náměstek primátora Radim Slíva, který přijel se svým vozem BMW z roku 1979.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Slíva (nestr. za SOCDEM), náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Auto vlastním deset let, před deseti lety jsem si udělal radost, určitě to byla zajímavá zkušenost dneska se zúčastnit rallye. Samozřejmě byla to docela náročná průprava, dát auto do provozuschopného stavu, takže poslední týden jsem dělal pouze údržbu. Takže jsem rád, že jsem se dneska mohl zúčastnit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Auta se posléze okružní jízdou s několika dalšími zastávkami vracely do Polska, kde bylo celé rallye slavnostně zakončeno. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Auta se posléze okružní jízdou s několika dalšími zastávkami vracely do Polska, kde bylo celé rallye slavnostně zakončeno.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vstup do budovy C magistrátu je dočasně uzavřen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -404,61 +517,59 @@
         <w:t xml:space="preserve">Alexej Svozil, boxer z Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem pyšný, bylo to náročné, trénoval jsem dostatečně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Olah, boxer z Trutnova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jaký máš pocit z toho, že jsi vyhrál a proč si myslíš, že jsi vyhrál?” “Jsem dobře připravenej, sparing i s cizincema, a jsem rád, že jsem vyhrál prostě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První a nadřazené kritérium při bodování je počet čistých úderů na bodovanou plochu svého soupeře. Každý rozhodčí by si měl v duchu počítat čisté údery a v závěru každého kola je vyhodnotit. Vítěz kola musí mít deset bodů, poražený pak devět, osm nebo sedm bodů, přičemž závisí na vyrovnanosti daného kola. </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První a nadřazené kritérium při bodování je počet čistých úderů na bodovanou plochu svého soupeře. Každý rozhodčí by si měl v duchu počítat čisté údery a v závěru každého kola je vyhodnotit. Vítěz kola musí mít deset bodů, poražený pak devět, osm nebo sedm bodů, přičemž závisí na vyrovnanosti daného kola.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Box má v Karviné velkou tradici a každým rokem se rodí nové talenty. Poté již závisí na píli, vůli a výdrži každého individuálního boxera. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -533,93 +644,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-31-05-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>