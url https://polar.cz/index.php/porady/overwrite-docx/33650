--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.6.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zimě Studénka ušetřila více než tři miliony korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka svými vlastními silami absolvovala druhou sezonu zimní údržby. Nově založený odbor technických služeb teď postupně přebírá i další úkoly, třeba ve veřejné zeleni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -406,55 +521,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci Květománie se veřejnosti poprvé otevřela márnice, tu bude zámek Nová Horka používat jako výstavní prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Hyvnar, kastelán zámku Nová Horka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My máme takový plán využívat tu márnici, řekněme, ke komunikaci “témat posledních”, například smrti. Ale abychom hned nezačínal nějakým těžkým tématem, tak jsme první téma nazvali Básnické obraz smrti. Požádali jsem Slávka, aby tam udělal takovou smuteční vazbu na stěnách si návštěvníci mohou přečíst básně českých klasických autorů, kteří se věnovali smrti. Ta výstava tam bude po celé léto a je volně přístupná.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A když už kroky zavedou návštěvníky do márnice, mohou zámek obejít celý a vzadu obdivovat také v plném květu liliovník tulipánokvětý. Tato podívaná se naskytne už jen na několik dní.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -529,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-13-06-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>