--- v0 (2026-02-16)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.6.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Půlroční sestřih významných událostí Havířova roku 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První polovina roku 2025 je téměř za námi a my jsme si proto pro vás připravili sestřih významných událostí, které pro vás zachytila naše kamera. Ať už se jednalo o investiční, společenské, nebo sportovní akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -100,54 +215,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora města Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"K té rekonstrukci došlo právě proto, že ten park potřeboval rekonstrukci. Jak si vzpomenete, všechny ty spojovací chodníky už byly v dosti špatném stavu a ty dětské prvky taky. Park prostě potřeboval zrekonstruovat, potřeboval prosvětlit a v rámci té rekonstrukce se nám povedlo i trošku změnit strukturu parku. Tady vedle mě třeba vzniká takový krásný prostor, který se dá různě využívat, vznikly dětské prvky, vznikla nová parkovací místa ve vnitroblocích. Jsme rádi, že se tato centrální a velmi důležitá část Havířova konečně zrevitalizovala, a věřím, že ji občané Havířova budou využívat na pikniky a další způsoby trávení volného času.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci městské policie si převzali ocenění za rok 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přivítáním nových strážníků ve službě byla ve Společenském domě zahájena společná schůze městské policie a vedení radnice. Následně se udělovaly stužky Za věrnost, a to za 10 až 30 let oddané služby. 14 strážníků si pak odneslo stužku Za zásluhy o bezpečnost. Ať už například za zajištění pachatele při krádeži kabelů veřejného osvětlení, nebo zadržení při pokusu o vloupání do obchodního domu. Strážníci se však ocitají i v situacích, kdy svým pohotovým a profesionálním přístupem zachrání lidský život. A i za to se jim dostalo poděkování. Strážníkem roku pak byla vyhlášena Kateřina Cikrle.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přivítáním nových strážníků ve službě byla ve Společenském domě zahájena společná schůze městské policie a vedení radnice. Následně se udělovaly stužky Za věrnost, a to za 10 až 30 let oddané služby. 14 strážníků si pak odneslo stužku Za zásluhy o bezpečnost. Ať už například za zajištění pachatele při krádeži kabelů veřejného osvětlení, nebo zadržení při pokusu o vloupání do obchodního domu. Strážníci se však ocitají i v situacích, kdy svým pohotovým a profesionálním přístupem zachrání lidský život. A i za to se jim dostalo poděkování. Strážníkem roku pak byla vyhlášena Kateřina Cikrle.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Halového závodu mladých hasičů se zúčastnilo na 600 dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Halové závody mladých hasičů, které pořádá SDH Havířov Město jsou v republice ojedinělé. Ať už počtem účastníků, celkovou atmosférou a hlavně si děti vždy odnesou krásné ceny a zážitky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Jurok, starosta SDH Havířov Město: </w:t>
       </w:r>
       <w:r>
@@ -232,51 +345,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikolas Endal, ředitel turnaje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme tady takové země jako je třeba Uganda, samozřejmě jsou tady všechny velmoci. Čína, Japonsko, Singapur, Tchaj-pej. A dohromady jsme letos vydali 608 akreditací. Přes 600 účastníků se tady vystřídá během celého týdne. Vůbec, ten letošní turnaj je ne jen co do počtu hráčů, ale i co do kvality nejlépe obsazený v historii. Máme tady celkem šest hráčů z první světové desítky. Jsme rádi, že ten náš turnaj je takovou tradiční zastávkou a ti nejlepší hráči a týmy z celého světa tady k nám rádi jezdí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice ocenila pedagogy, žáky, kolektivy za rok 2025</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci základních a studenti středních škol se nad rámec výuky účastní i mnoha soutěží. Ať už v literární oblasti, výtvarné, matematické, přírodovědné a v mnoha dalších. Nejen jednotlivce, ale také úspěšné kolektivy, slavnostně ocenilo vedení radnice v Kině Centrum. Úspěchy žáků a studentů jsou ale také zásluhou pedagogů, kteří je provázejí celým školním obdobím. A i těm patřilo poděkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Juniorka Torpeda Havířov bojuje po 17 letech o titul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrovský úspěch zažívají juniorští florbalisté Torpeda Havířov. Po 17 letech hrají finále nejvyšší soutěže s Tatranem Střešovice. O víkendu se na domácí půdě rozhodovalo o prvních bodech. Cesta k finále byla podle týmu dlouhá s velmi náročná.</w:t>
       </w:r>
     </w:p>
@@ -352,66 +464,62 @@
         <w:t xml:space="preserve">Roman Skácel, předseda Komise BESIP Rady města Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chceme jim tady různými soutěžemi, různými stánky připomenout nějaké značky a co jako chodci a cyklisté mají dělat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to dobře, že se to pořádá. Je tu hodně značek, můžeš se podívat do policejního auta, do hasičského auta.” Proč se to dneska pořádá? “Aby se dozvěděly některé děti různé značky, jak se mají chovat na cestě, rozhlédnou se, když jdou přes přechod.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zábavné a výchovné odpoledne se bude konat i po letních prázdninách, kdy se děti vracejí opět do školy.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zábavné a výchovné odpoledne se bude konat i po letních prázdninách, kdy se děti vracejí opět do školy.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obnovené hřiště u ZŠ Mládežnická bude sloužit i veřejnosti</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Základní škola Mládežnická v Havířově dlouhé roky volala po opravě venkovního hřiště, na kterém už se skoro nedalo sportovat. Rekonstrukce začala v minulém roce a z výsledku jsou žáci doslova nadšení.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Základní škola Mládežnická v Havířově dlouhé roky volala po opravě venkovního hřiště, na kterém už se skoro nedalo sportovat. Rekonstrukce začala v minulém roce a z výsledku jsou žáci doslova nadšení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Před tím to hřiště bylo takové zastaralé, chtělo to změnu. Teď to hřiště vypadá suprově a za mne nejlepší hřiště v Havířově.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -518,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-14-06-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>