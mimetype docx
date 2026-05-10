--- v0 (2026-02-24)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.6.2025, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Střecha kampusu bude při běhu šetrnější ke kloubům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud rádi běháte, máme pro vás dobrou zprávu. Běžecký ovál na střeše kampusu Ostravské univerzity  má zbrusu nový povrch. Tvrdý beton nahradila příjemná umělá tráva. Kromě měkkého došlapu přináší běh na střeše i unikátní výhledy na město.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -72,53 +187,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležitou pomoc získala Ostravská univerzita od města Ostravy, která sport a sportovní infrastrukturu významně podporuje. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová (Piráti), náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme rádi, že se takto v centru města otvírá veřejnosti, ale samozřejmě také studentům a akademikům nová sportovní plocha."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původní polyuretanová stěrka byla po pouhých dvou letech v tak špatném stavu, že ji univerzita reklamovala. Nový povrch přináší hned několik benefitů.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud tedy rádi běháte, neváhejte e přijďte nový povrch dvousetmetrového oválu vyzkoušet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškoláci změří síly v Ostravě po 22 letech</w:t>
@@ -486,93 +598,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-16-06-2025-17-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>