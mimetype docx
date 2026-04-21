--- v0 (2026-02-20)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.6.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Dělnická předala žákům certifikáty Cambridge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Městském domě kultury se uskutečnil slavnostní ceremoniál mezinárodně uznávaných jazykových zkoušek Cambridge. Certifikát si tak žáci odnesli v několika jazykových úrovních.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
         <w:t xml:space="preserve">Františka Lutterová, ředitelka nakladatelství Cambridge University Press: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to prostě mezinárodní jazyk, který  se používá jako komunikace v celém světě. Takže bez angličtiny je ten život trošičku složitější. A Základní škola Dělnická je úžasná v tom, že to dělá opravdu skvělým způsobem, a to tak, že si děti učí tak, že že je vlastně škola motivuje k tomu, aby podávali co nejlepší výsledky v angličtině jako takové. A tím důkazem, že jsou opravdu dobří, jsou právě naši Cambridgské certifikáty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ Dělnická: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo to docela těžké, ale já jsem to zvládl. Mám všechny erby.” “Tak mě učení angličtiny baví. Dostala jsem se i na jazykovku. A je to super, učení angličtiny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti ze Základní školy Dělnická mají do života jednu ze základních výbav pro život - domluví se cizím jazykem, který je ve světě nejpoužívanější. Jejich nové certifikáty jsou pro ně další motivací a zároveň zúročením výuky angličtiny již v brzkém věku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti ze Základní školy Dělnická mají do života jednu ze základních výbav pro život - domluví se cizím jazykem, který je ve světě nejpoužívanější. Jejich nové certifikáty jsou pro ně další motivací a zároveň zúročením výuky angličtiny již v brzkém věku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětský koutek má nové herní prvky pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -170,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzniklo nové lanové centrum Plamínek, které je určeno pro děti od tří let. Nově vybudovaná je také lanovka Duo a lanové centrum Rokytka, to je určeno pro děti od šesti let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme měli ambici ten dětský park rozšířit, to se nám podařilo. Upozorňuji, že to není ještě úplně hotové, jsou tam ještě drobné terénní úpravy, které se budou dodělávat, ale ty prvky, které jsme chtěli, tak se podařilo zrealizovat. Myslím si, že tam najde zábavu různá věková skupina dětí. Samozřejmě budeme rádi, když si toho děti, rodiče, lidé, kteří tam budou přicházet, aby si toho vážili, protože občas se nám stane, že nějaký vandal se tam objeví. Samozřejmě není to příběh jenom Karviné, je to v celé republice. Máme nějaké zpětné vazby, co je dobře, ne všechno možná je úplně ideál, to znamená hledáme další řešení, třeba rozšíření laviček, které tam chybí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všechny herní prvky jsou certifikované a odpovídají platným normám. Pravidelně se kontrolují, aby nebyly poškozené a byly bezpečné pro dětské hraní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všechny herní prvky jsou certifikované a odpovídají platným normám. Pravidelně se kontrolují, aby nebyly poškozené a byly bezpečné pro dětské hraní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasování malých čtenářů v polském oddělení knihovny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -242,89 +355,87 @@
         <w:t xml:space="preserve">Andrzej Bizoń (nestr. za SOCDEM), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stalo se už tradicí, že polské dění pasuje své mladé čtenáře a jsem velmi rád, že mohu být u toho. Jsou to prvňáčci, kteří v průběhu prvního roku se naučili číst a psát. A já jim přeji, ať je kniha doprovází celým svým životem, protože tištěná kniha je stále tou největší hodnotou, kterou máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Orszulik, knihovnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snažíme se, aby to bylo velice slavnostní, aby ty děti si pamatovaly, že tady byly, že to bylo něco jiného, než když přijdou na klasickou lekci nebo dnes. Připravili jsme si scénické čtení, byly soutěžní otázky, musely nějaké úkoly splnit a za každý ten správně zodpovězený dotaz, za správnou odpověď, dostaly písmeno a z toho musely vytvořit slovo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samotného pasování se ujala ředitelka Regionální knihovny Karviná Markéta Kukrechtová a náměstek primátora Karviné Andrzej Bizoń. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samotného pasování se ujala ředitelka Regionální knihovny Karviná Markéta Kukrechtová a náměstek primátora Karviné Andrzej Bizoń.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: prvňáci ze ZŠ s polským jazykem vyučovacím:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Co ráda čteš?” “Různé knížky.” “Jaké například?” “Nějakých zvířátek.” "Časopisy." "Co rád čteš?" "Star Wars." "Budeš chodit do knihovny?" “Jo, budu chodit do knihovny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta Orszulik, knihovnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já mohu prozradit, že spousta těch dnešních, jakoby nových čtenářů, to jsou děti, které tady přicházely už s maminkami na Bookstart. A ty maminky je už vlastně tehdy přihlašovaly. A ty děti se učily tady chodit, vlastně se tady poznávaly to prostředí. A ty maminky je vedly k tomu, že třeba to byly nejdřív leporela, obrázkové knížky, a vedly je k tomu společnému čtení. A to, když viděli doma, tak já si myslím, že z těchto dětí budou moc dobří čtenáři."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malí čtenáři kromě pocitu sounáležitosti s knihovnou obdrželi také krásnou dětskou knížku. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Malí čtenáři kromě pocitu sounáležitosti s knihovnou obdrželi také krásnou dětskou knížku.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejbalem proti drogám a patologickým jevům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -392,53 +503,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce se účastnily základní školy Mendelova, Školská, U Lesa, Majakovského a Družby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: zúčastnění žáci": </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Co ti nejvíce šlo?" "Tak hlavně to nahrávání." "Už jsi to někdy hrál?" "Zatím ne." "Dal jsem tři góly a nejlepší střelec byl můj kamarád Radek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dlouhodobě se poukazuje na neustále rozšiřující se riziko drogových závislostí u dětí a dospívajících. S Hokejbalem proti drogám mají možnost děti na chvíli zapomenout na starosti nebo nudu a také jejich zpětná vazba je velmi pozitivní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dlouhodobě se poukazuje na neustále rozšiřující se riziko drogových závislostí u dětí a dospívajících. S Hokejbalem proti drogám mají možnost děti na chvíli zapomenout na starosti nebo nudu a také jejich zpětná vazba je velmi pozitivní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -513,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-21-06-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>