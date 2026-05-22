--- v0 (2026-02-17)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.6.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">S podnikáním může pomoci komunitní klub</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přijít s podnikatelským nápadem, který má potenciál uspět a bude dlouhodobě udržitelný, je stále těžší. To si uvědomují i v Novém Jičíně a spolu s Kopřivnicí uspořádali na podporu podnikání sérii workshopů. Teď na ně navazují Podnikatelské kluby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Vitková, účastnice Podnikatelského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Podnikám už několik let a myslím si, že to nejhorší, co podnikatel může udělat, je že se dál nevzdělává a nesleduje moderní trendy. Takže já jsme se dneska přišla trošku proškolit a zjistit, co je nového v oblasti marketingu a facebookové reklamy.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Himmerová, účastnice workshopu a Podnikatelského klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem šla s konkrétním nápadem, s rozšířením svého podnikání, co se týká výuky finanční gramotnosti, jak to nastavit, aby to dávalo smysl, a pomohlo to. Bylo tam hodně praktických tipů, co udělat, na co se soustředit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem šla s konkrétním nápadem, s rozšířením svého podnikání, co se týká výuky finanční gramotnosti, jak to nastavit, aby to dávalo smysl, a pomohlo to. Bylo tam hodně praktických tipů, co udělat, na co se soustředit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrej Droščín (Piráti), člen Rady města Nový Jičín, předseda komise pro obchod a služby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Projekt Podnikej raz dva považuji za úspěšná. Pomohl podnikatelům odstoupit  od svých projektů a více se zaměřit na některé segmenty, kterým třeba nerozuměli, a nasměrovat to jejich podnikání k úspěchu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dittrich, společnost BeePartner: </w:t>
       </w:r>
       <w:r>
@@ -261,53 +375,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Hanzelka, 9.C, ZŠ Jubilejní, pracoviště Dlouhá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Převzal jsem ocenění za trvale dobré výsledky na naší škole. Tolik jsem se neučil, ale nějak to šlo. Loučení bude asi trochu smutné, ale začíná nová kapitola. Pokračovat budu dále na policejní školu do Holešova.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsme pyšný na to, že tady ty děti máme. Mnozí z nich jsou deváťáci, kteří jdou na střední školy, takže jsem jim popřál úspěšný přechod a samozřejmě také krásné prázdniny."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsme pyšný na to, že tady ty děti máme. Mnozí z nich jsou deváťáci, kteří jdou na střední školy, takže jsem jim popřál úspěšný přechod a samozřejmě také krásné prázdniny." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Poděkování patří nejen pedagogům, ale i rodičům, protože rodiče jsou ti, kteří to dítě vychovávají a materiálně i morálně je podporují.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prázdniny Nový Jičín přivítá v pátek 27. června na Masarykově náměstí v duchu Světa fantazie, pro starší děti a studenty se v sobotu 28. června koná na Skalkách lifestylový festival. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -530,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-23-06-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>