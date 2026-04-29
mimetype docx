--- v0 (2026-02-20)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.6.2025, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uskutečnilo se 20. zasedání zastupitelstva města Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uskutečnilo se 20. zasedání zastupitelstva města Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,53 +305,52 @@
         <w:t xml:space="preserve">Roman Nogol, tajemník MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem začal hodně pozdě, v podstatě za covidu. Když se na nás právě v nemocnici obrátila, jako na instituci, jestli proto nemůžeme něco udělat. Jednak teda jsme pomáhali s organizací chodu toho očkování a tak dále, ale tenkrát došlo k situaci, kdy bylo hodně málo krve a dárců, tak jsem to zkusil, jestli budou i v mém pokročilém věku chtít můj odběr, a dneska mám za sebe asi třináct nebo patnáct celkem těch darování a považuji to za takovou pozitivní věc do života."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Pagaczová, sekretariát MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jdu darovat dneska asi po deseti letech a plánuji zase chodit pravidelně. Myslím si, že každý, kdo nemá žádné zdravotní omezení, by mohl darovat krev. Není to nic hrozného, je to celkem fajn zážitek, a navíc ještě pomůžete." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě zaměstnanců karvinského magistrátu darovala krev také například Městská policie Karviná nebo knihovnice z karvinské Regionální knihovny. V rámci projektu Kapka z Ráje  pro Karvinou se zapojilo celkem 42 lidí - konkrétně 23 úředníků, 15 městských strážníků a 4 knihovnice. Mezi nimi bylo i 10 prvodárců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě zaměstnanců karvinského magistrátu darovala krev také například Městská policie Karviná nebo knihovnice z karvinské Regionální knihovny. V rámci projektu Kapka z Ráje  pro Karvinou se zapojilo celkem 42 lidí - konkrétně 23 úředníků, 15 městských strážníků a 4 knihovnice. Mezi nimi bylo i 10 prvodárců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zveme na zahájení sezóny v letním kině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -284,161 +398,157 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Závod POHO50 startoval na Masarykově náměstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Závod POHO50 se uskutečnil za ukázkového počasí a vřelé atmosféry. Letošní padesátikilometrový rekord padl za časovou bilanci kolem tří a čtvrt hodiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Revírní Poho Běh POHO50 je jedinečným běžeckým závodem pro velké i malé závodníky, který je zasazen do pohornické krajiny Karviné a jejího okolí. V letošním roce se poprvé vybíhalo přímo z centra dění, z karvinského Masarykova náměstí, a atmosféra u všech startů skutečně vřela.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Revírní Poho Běh POHO50 je jedinečným běžeckým závodem pro velké i malé závodníky, který je zasazen do pohornické krajiny Karviné a jejího okolí. V letošním roce se poprvé vybíhalo přímo z centra dění, z karvinského Masarykova náměstí, a atmosféra u všech startů skutečně vřela. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Tabášková Krplová, ředitelka závodu POHO50: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"No já zářím, to určitě vidíte, protože mám pocit, že při mistrovství jedno republiky, dvě Moravy a Slezska, je to, co dělá závod, konečně závodem. Jsme v lázeňském městě, jsme v Karviné, máme fakt radost z toho, že jsme nejenom znásobili, ale těch běžců máme přes sedm set, máme dvě stě padesát dětí, a to dělá POHO50 úžasným a skvělým závodem. Jedna ze zajímavých věcí je, že jsme našli odvahu a přesídlili jsme se z Lodiček na karvinské náměstí. Myslím si, že všichni si ten start a doběh tady na tom krásném pozadí se zámkem užívají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účastnili se jak závodníci, kteří ve volném čase pravidelně běhají jiné závody, tak symbolicky také zástupci města Karviné, kteří chtěli podpořit i dobrou věc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń (nestr. za SOCDEM), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Čtvrtý ročník POHO50ky, samozřejmě široká škála běhu. Jsem moc rád, že dneska na startu máme rekordní počet závodníků všech kategorií. V 9 hodin odstartoval ultra běh na 50 kilometrů, já jsem měl tu čest odstartovat 10 kilometrů, a teď začínají dětské běhy. Podívejte se kolem nás, je to krásná atmosféra, perfektní zážitek, takže se spojilo konečně to. Udělejte něco pro sebe, pro své zdraví a pomozte i podporu hendikepovanému dítěti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Městský běh na 10 kilometrů byl jedním z lákadel nejen pro místní patrioty, ale i pro přespolní běžce, nejen z regionu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Městský běh na 10 kilometrů byl jedním z lákadel nejen pro místní patrioty, ale i pro přespolní běžce, nejen z regionu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Šimonovský, závodník z Brna, mužský vítěz běhu na 10 km: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak se běželo karvinským parkem?" "Hezky se běželo, je to příjemné, hezky ve stínu, ale kostky, které tam jsou, těžké. Nebylo to úplně příjemné po nich běhat." "Trénoval jste nějak na tento desetikilometrový běh?" "Ano. Na dráze úseky jsem trénoval, připravoval jsem se průběžně na desítky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbara Witoszek, závodnice z Polska, ženská vítězka běhu na 10 km:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Běžela jsem 10 kilometrů, trasa byla velmi příjemná, většina v parku, stezky v parku smíšené, čili trocha štěrku, trocha asfaltu, trocha dlaždic. Publikum na celé trase povzbuzovalo, super, trasa byla značená opravdu úžasně, všechny zvu na další ročník."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mistrovství republiky v běhu na 50 kilometrů bylo pokořeno za 3 hodiny a 11 minut a veškeré vítězné časy letos promlouvaly za vítěze samotné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mistrovství republiky v běhu na 50 kilometrů bylo pokořeno za 3 hodiny a 11 minut a veškeré vítězné časy letos promlouvaly za vítěze samotné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také nejkratší trasa na 6 kilometrů pro dospělé velice bodovala, co do četnosti přihlášených. Vítězem byl tentokrát krajan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Pavelka, závodník z Ostravy, vítěz běhu na 6 km: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Běželo se, nakonec asi dobrý a bylo to těžké, je vedro, hodně lidí. A šest, protože se mi nechtělo běžet déle. Mám teď hodně po závodech, takže jsem teď spokojený s tou šestkou, ta mi stačila. Jsem tu asi podruhé, moc hezký park. A celkově ten běh byl krásný, rovný, rychlý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">POHO 50 2025 obsahovalo kromě závodů na 50, 21, 10 a 6 kilometrů také dětské závody a štafety, ve kterých se účastnily týmy. Celkově letos padly rekordy nejen v zaběhnutých časech a účasti, ale i v rámci příznivého počasí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">POHO 50 2025 obsahovalo kromě závodů na 50, 21, 10 a 6 kilometrů také dětské závody a štafety, ve kterých se účastnily týmy. Celkově letos padly rekordy nejen v zaběhnutých časech a účasti, ale i v rámci příznivého počasí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -513,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-24-06-2025-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>