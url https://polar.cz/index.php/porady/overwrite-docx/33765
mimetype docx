--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.7.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní vyřazování deváťáků ZŠ Cihelní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní ceremoniál závěru roku na ZŠ Cihelní se uskutečnil i letos v sále ZUŠ Bedřicha Smetany. Žáci devátých tříd se tak symbolicky rozloučili s devítiletou povinnou školní docházkou a nyní mohou vkročit do další životní etapy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
         <w:t xml:space="preserve">Cansu Geyiková, absolventka 9.A ZŠ Cihelní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Asi budu mít tři nebo čtyři dvojky. Bude mi to tu chybět. A budou mi chybět hlavně kamarádi a učitelé někteří."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Burdek, absolvent 9.A ZŠ Cihelní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rád se pochlubím a vycházím tuto školu se samýma jedničkama. Takhle to bylo pokaždé. Každý rok jsem měl samé jedničky. Vždy mi říkají, že jsem šprt, ale mně to nevadí. Spíš to beru jako kompliment více než urážku a vůbec mi to nevadí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro mnoho žáků nejdelší školní období končí, pro některé z nich však možná teprve začíná ještě delší cesta za vzděláním, věděním a neustálým zdokonalováním. Nezbývá, než jim popřát do jejich životních cest jen to nejlepší pro ně a také pro společnost kolem, kterou mohou v mnohém zlepšit. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro mnoho žáků nejdelší školní období končí, pro některé z nich však možná teprve začíná ještě delší cesta za vzděláním, věděním a neustálým zdokonalováním. Nezbývá, než jim popřát do jejich životních cest jen to nejlepší pro ně a také pro společnost kolem, kterou mohou v mnohém zlepšit.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Florbalový tým z Karviné zvítězil na Mistrovství ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -156,96 +270,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Mistrovství republiky středních škol ve florbalu v Brně se stal tým z Gymnázia Karviná tím nejlepším a nejúspěšnějším. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Kantor, člen vítězného týmu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta cesta byla už od začátku složitá, hráli jsme tam jako proti školám, které prostě mají spoustu florbalistů ve svých týmech a hrají v dobrých týmech a nejtěžší bych řekl, že byla vlastně ta kvalifikace na tu republiku, ta se konala v tom Uherském Brodě, byl to vlastně dvojzápas se Vsetínem a prostě nám nesedl jejich herní styl, takže jsme se tam s nimi trošku trápili, pracovali jsme tam s emocemi. Byl to jako náročný zápas a na tom finálovém turnaji v Brně byla vlastně nejtěžší škola ta, která to pořádala, brněnská škola, ta, se kterou jsme hráli finále, porazili jsme teda, ale bylo to hodně náročné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dle slov hráčů šly veškeré souboje velmi hladce a menší problém nastal až na kvalifikaci na Mistrovství České republiky, kde Karviná hrála se Vsetínem. Finálový zápas pak byl nejnáročnější, o to více mělo kýžený efekt vítězství.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dle slov hráčů šly veškeré souboje velmi hladce a menší problém nastal až na kvalifikaci na Mistrovství České republiky, kde Karviná hrála se Vsetínem. Finálový zápas pak byl nejnáročnější, o to více mělo kýžený efekt vítězství. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Kantor, člen vítězného týmu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pocity byly dobré, převládaly vlastně ty pozitivní myšlenky, protože tohle se nám jako ještě nepovedlo tady nějak tady v naší partě, takhle nějak uspět takhle, vlastně byli jsme jenom třetí na tom Subterra Cupu, tedy taky florbalový turnaj, ale tam jsme bohužel nedošli až do O2 Areny, což jsme chtěli, ale teď jsme si to vlastně vynahradili tímto úspěchem v Brně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finálový zápas poskládali chlapci z osmi hráčů, což je sám o sobě úctyhodný výkon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruno Barnošák, člen vítězného týmu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V podstatě, vlastně pan Krupa přišel za Šimonem, ať poskládají nějaký tým kluci, tak jsme to tak nějak oběhli a poskládali jsme nějaký schopný tým, který nakonec vyhrál. A v té skladbě toho týmu nebyl asi úplně nějaký problém, protože vlastně ještě předtím tento ročník se hrála Subterra. A to je podobný turnaj na podobné bázi, to prostě není úplně Mistrovství České republiky. A ten tým zůstal plus minus stejný, takže se to prostě jenom poskládalo znova a jeli jsme. 95 procent týmu jsou florbalisti, co hrajeme za Havířov, Extraligu nebo za Petrovice. A pak jsme byli dva, co hrajeme jako hokej, jeden za Porubu, jeden já za Havířov. My jsme netrénovali vůbec, my jsme prostě sestavili tým a přijeli jsme tam a vyhráli jsme. To bylo celé úplně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O vítězství florbalistů z karvinského gymnázia informoval i celostátní tisk, z úspěchu tedy budou ještě dlouho těžit a do budoucna určitě znamená významný bod v jejich sportovních kariérách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O vítězství florbalistů z karvinského gymnázia informoval i celostátní tisk, z úspěchu tedy budou ještě dlouho těžit a do budoucna určitě znamená významný bod v jejich sportovních kariérách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná zpřísňuje pravidla pro volný pohyb psů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -335,53 +447,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěže se účastnili čtyři dospělí z Karviné a z Vodislavi, a čtyři děti z Karviné a z Vodislavi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: rybáři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dneska jsem chytla jednoho kapra a berou tak akorát." "Podprůměrně, hodně podprůměrně, vůbec to nebere, aspoň mě ne. Čtyři rybičky tam mám nějaké, perlína, ježdíky a to je vše."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pohár řeky Olše se koná pravidelně a ve spolupráci s rybářským kroužkem vychovává mladou generaci rybářů, kteří k tomuto zájmu povedou zajisté i tu nastupující. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pohár řeky Olše se koná pravidelně a ve spolupráci s rybářským kroužkem vychovává mladou generaci rybářů, kteří k tomuto zájmu povedou zajisté i tu nastupující.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -456,93 +567,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-01-07-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>