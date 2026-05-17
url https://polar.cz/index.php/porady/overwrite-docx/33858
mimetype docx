--- v0 (2026-02-17)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.7.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová základna záchranářů bude stát za rok a půl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotnická záchranná služba bude mít v Novém Jičíně novou základnu. Ta stará v centru města je v záplavové oblasti a technicky už léta nevyhovuje. Moderní sídlo bude hotovo v lednu 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -110,55 +225,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kraj požádal město Nový Jičín už v roce 2017 o darování tohoto pozemku za účelem výstavby výjezdového stanoviště zdravotnické záchranné služby. Město tento pozemek v roce 2017 darovalo a  jsme rádi že teď, zhruba po osmi letech,  je zahájena výstavba a tento pozemek byl efektivně využit.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posádky zdravotnických záchranářů z novojičínské základny vyjíždí průměrně k téměř třiceti událostem denně.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Divadlo zavádí novinku, lidé si představení vyberou sami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskydské divadlo je připraveno na novou sezonu, v níž opět nabídne hvězdná herecká jména, ale i regionální divadla a zábavu pro nejmenší. Jako novinku zavádí takzvané kuponové předplatné.</w:t>
@@ -216,130 +326,116 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro pravidelné návštěvníky má divadlo opět připraveny předplatitelské cykly, do kterých je možné se přihlásit do 15. září. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Svobodová, dramaturgyně, Beskydské divadlo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kromě tradičních skupin, které uvádíme již léta, to znamená předplatné pro dospělé, dvě předplatitelské skupiny pro děti a předplatné Kruhu přátel hudby, jsme přišli s novinkou Kuponové předplatné, kdy si lidé koupí pět kuponů a vyberou si ze všech těch předplatitelských cyklů ta představení, která se jim nejvíce líbí. Kuponové předplatné nezajišťuje stabilní místo, ale zaručuje velmi zvýhodněnou cenu oproti běžnému doprodeji na ta jednotlivá představení. Další novinkou je předplatné Chrastítko, určené dětem od 12 měsíců a jejich rodičům. Tímto se snažíme oslovit úplně to nejmladší publikum.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diváci budou moci v Novém Jičíně vidět velké herecké osobnosti, jako jsou  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">třeba Karel Roden, Ivana Chýlková, Barbora Poláková, Jan Hrušínský, Ivan Trojan nebo Lenka Vlasáková, ovšem zahrají tu pro ně i oblastní divadla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Svobodová, dramaturgyně, Beskydské divadlo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V každé té předplatitelské skupině najdeme představení některého regionálního divadla. Je to představení, které je zajímavé, i když není prvoplánově atraktivní nějakým známým hercem. Určitě bych upozornila třeba na představení Farma zvířat Slováckého divadla z Uherského Hradiště  nebo představení Eva Zlínského divadla. Určitě bude zajímavé představení Nepřítel lidu Divadla Petra Bezruče nebo Macbeth Komorní scény Aréna také z Ostravy nebo Věc Makropulos Slezského divadla z Opavy.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podrobnosti k programu a další informace jsou již na webu Beskydského divadla. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stará pošta vystavuje originály španělského surrealisty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstavní síň Stará pošta připravila na léto unikátní výstavu španělského malíře Salvadora Dalí. Sérii jeho grafik nazvanou Tristan a Isolda se podařilo zapůjčit ze sbírek galerie Epicentrum v polském Opole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vernisáž podpořená rytmy španělské kytary a tanců zahájila na Staré poště unikátní výstavu grafik - originálů surrealistického umělce Salvadora Dalí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vernisáž podpořená rytmy španělské kytary a tanců zahájila na Staré poště unikátní výstavu grafik - originálů surrealistického umělce Salvadora Dalí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Pometlo, historik umění: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten cyklus grafik spojuje jedna myšlenka, je to inspirováno slavným milostným příběhem Tristan a Isolda, ke kterému se dostal v adaptaci, když zpracovával kostýmy a scénografy pro balet Tristan a Isolda a později se to přetavilo v tento cyklus grafik.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Touto sérií 21 leptů vzdal tedy španělský malíř holt rytířskému eposu a ukázal svůj charakteristický surrealistický přístup, který dodává lásce mezi postavami hloubku a význam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -373,55 +469,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Začínáme s ní spolupracovat a plánujeme do příštího roku vystavit další významné umělce. Galerie Epicentrum tyto sbírky světových umělců vlastní a v rámci nějaké kulturní výměny a obohacení o umělecké prostředí jsme navázali tuto spolupráci. Budeme rádi, když budeme moci Novojičíňákům, a nejen jim, nabídnout takto unikátní výstavy.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Pometlo, historik umění:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pro Nový Jičín je to velice významné, protože je to dílo umělce, který hodně zasahoval do celosvětového kontextu. Měl také intenzivní vztah k tehdejšímu Československu, takže je to určitě výstava, která přesahuje ty, které se v Novém Jičíně konají, a to s veškerým respektem k ostatním výstavám.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dílo velkého evropského mistra výtvarného umění 20. století bude na novojičínské Staré poště k vidění do 14. srpna. Výstavní síň po tuto dobu rozšířila provozní dobu, otevřeno je i v sobotu dopoledne od 9 do 12 hodin. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -496,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-14-07-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>