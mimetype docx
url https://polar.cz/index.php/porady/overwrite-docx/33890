--- v0 (2026-02-17)
+++ v1 (2026-05-17)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Díky novému projektoru nabídne kino špičkový obraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kino Květen bude vybaveno novým digitálním projektorem. Ten bude znamenat výrazné zlepšení ostrosti i barevnosti obrazu. Dopad investice za dva miliony korun diváci poprvé uvidí počátkem srpna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promítací kabina kina Květen je tak trochu i unikátním muzejním prostorem. Je tu převíječka s lepičkou filmů ze čtyřicátých let minulého století, a také zde uchovávají přístroj, který je funkční a promítá z filmových kotoučů.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Grussmann, vedoucí kina Květen: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Máme tady klasický starý přístroj Meo 5, kde se dají ještě pouštět filmy z klasického kinofilmu, na tom ale umí jen jeden náš promítač, a pak je tady přístroj, kde promítáme firmy už s DCP formátem v elektronické podobě. Ale vzhledem k tomu, že už je zastaralý, tak ho budeme měnit za nový.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tento stávající promítací přístroj je starý zhruba dvacet let, je na hraně životnosti a nejsou na něj k dostání náhradní díly. Vystřídá jej tedy laserový projektor za zhruba dva miliony korun, který přinese výrazné zlepšení ostrosti a barevnosti obrazu. Instalace proběhne v době promítání letního kina v zahradě Nového Slunce od 21. července do 3. srpna.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Grussmann, vedoucí kina Květen: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Kvalita bude 4K, je to stávající standardní nejvyšší kvalita, která se dá používat. Přijdeme ale o 3D projekci, protože ten projektor, který kupujeme, to neumožňuje. Je to čistě z ekonomických důvodů, ten projektor by stál ještě minimálně o polovinu více, ale vzhledem k tomu, že těch filmů není tolik a není o 3D projekci takový zájem ze strany diváků, tak jsem se rozhodli koupit ten projektor pro klasické 2D projekce.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poprvé si budou moci diváci vychutnat projekci s výraznější kvalitou v pondělí 4. srpna, kdy kino Květen uvede Marvelovku Fantastická čtyřka: První kroky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak už zaznělo, výměna projektoru bude probíhat v době letního kina. Z toho důvodu nebude letos možné v případě špatného počasí přesunout projekci do kamenné budovy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Grussmann, vedoucí kina Květen:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “V letním kině budeme promítat od 21. července vždy od 21 hodin. Máme vybraných 14 filmů, myslíme si, že je tam spektrum pro všechny divácké skupiny, pro děti, pro dospělé i teenagery. Máme tam i novinkové filmy, třeba Kouzlo derby, který bude mít premiéru 17. července. Jenom se modlíme, aby nám vyšlo počasí.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Všechny informace o kině, a to nejen aktuality o programech, ale i zajímavosti, lze nyní dohledat na novém webu kinonovyjicin.cz. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Od začátku července mohou návštěvníci kina využít nového webu, který jsme pro ně připravovali od začátku roku. Snažili jsme se, aby stránky byly přehledné a jednoduché. Od teď, když přijdete na webové stránky, tak hned vidíte program, který se hraje dnes, zítra, je to intuitivní, včetně jednoduché možnosti koupi lístků, čímž vycházíme vstříc diváckému komfortu. Dále je zajímavou funkcionalitou to, že jsme rozdělili promítání podle kategorií. Například podle barev lze rozlišit Bio Senior nebo promítání pro děti a hned je jasné, o co se jedná.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí webu jsou i podstránky věnované historii kina, to ve své budově v Novém Jičíně promítá 95 let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Stovka plavců v Čerťáku odstartovala hobby triatlon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Novém Jičíně se konal další ročník Hobby triatlonu. Na start závodu se v několika kategoriích postavilo na 150 závodníků. Úvodní plavecká disciplína rozčeřila vody nádrže Čerťák.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hobby Čerťák triatlon při svém třetím ročníku opět vyzval sportovce všech věkových kategorií a úrovní, aby změřili síly v tomto všestranném souboji.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Myslím, že dneska je tu většina skutečně hobby triatlonistů, triatletů, ale jsou tady i lepší, elitnější závodníci, ale je to o tom se trošku porovnat a užít si to v domácím prostředí, potkat známé a udělat něco dobré pro své zdraví.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jako první odstartovala nejdelší závod kategorie mužů, úvodní disciplínou bylo 400 metrů plavání  v nádrži Čerťák.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme rádi za kvalitu vody, která je lepší, protože popršelo celý týden, tak kvalita vody je výborná a myslím, že i teplota. Letos jsme udělali změnu v běžecké části, poběží se terénem, nepoběží se po asfaltu na Kojetín, a ještě máme změnu, že máme kategorii long a short, to znamená i ti, co si nevěří a nechtějí tak dlouhý závod absolvovat, mohou absolvovat jenom poloviční vzdálenosti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejdelší závod obsahoval kromě 400 metrů plavání, 15 kilometrů na kole v terénu a 4,6 kilometru běhu. Kratší vzdálenosti pak byly připraveny pro dětské kategorie. Celkem se do závodu zapojilo více než sto dospělých a juniorů a po poledni také zhruba čtyřicítka dětí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Jínek, účastník závodu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem tu úplně poprvé. Hlavně se chci zúčastnit a trošku udělat něco pro své zdraví a potkat tady některé kamarády.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Helák, účastník závodu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem pravidelný účastník, moje nejslabší disciplína je plavání, tak snad to půjde. Triatlon je můj nejoblíbenější sport.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klára Hrochová, účastnice závodu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Jdu do toho úplně poprvé. Plavání se asi úplně nebojím spíše toho kola, protože v terénu je to dost těžké.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monika Havránková, účastnice závodu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Je to také moje premiéra a bojím se, mám strach. Nejvíce asi z toho běhu,  jestli mi po tom plavání a kole zbydou síly.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Chci poděkovat týmu pořadatelů, bez kterých by to nešlo. Pomáháme si navzájem a díky nim a díky zázemí v Novém Jičíně můžeme tento závod udělat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Léto vybízí k poslechu koncertů i k tanci v parku</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prázdniny ve městě provází už čtvrt století programy Kulturního léta a postupně se rozrůstají, co do pestrosti žánrů i využití lokalit. V nejbližších dnech se lidé mohou těšit na koncert na náměstí, ale také na Taneční večer ve Smetanových sadech.</w:t></w:r></w:p><w:p><w:pPr/><w:br/><w:r><w:rPr/><w:t xml:space="preserve">První série programů ve stylu open air akcí oživila léto v Novém Jičíně v roce 2000. Od té doby se z několika koncertů a divadelních vystoupení program rozrostl a snaží se nabídkou žánrů a výběrem interpretů pobavit všechny generace. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Hned 18. července se můžeme těšit na kapelu The People, je to pop-rocková jízda plná energie.  A 8. srpna bych rád pozval zase na páteční koncert, vystoupí skupina Th!s, ve které uvidíme na novojičínském náměstí i Vojtu Kotka.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na konci července se lidé mohou těšit na nádherné akrobatické vystoupení přímo na náměstí na velkém pětimetrovém kole. Dva akrobaté, kteří nebudou předvádět jen akrobacii, ale budou i tančit, ukážou pěkný milostný letní příběh, který se bude prolínat celým představením. Je to V.O.S.A. Theatre & Sunriders. Bude to 25. července v osm hodin večer.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na přelomu července a srpna program Novojičínského léta nabízí na dva týdny už tradiční letní kino v zahradě Nového Slunce a 2. srpna naopak loňskou novinku.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V letošním roce děláme druhý ročník Tanečního večera ve Smetanových sadech, protože loni se setkal s velkým úspěchem. Za nás to byla nejvydařenější akce léta. V letošním roce proběhne v africkém duchu, budou tam například bubeníci a tanečníci z Afriky, skupina Batuku, a také budou taneční workshopy pod vedením Petry Saksy Pístecké.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toto léto v Novém Jičíně ovšem uspokojí i milovníky výtvarného umění. Galerie Stará pošta hostí výjimečnou výstavu děl Salvadora Dalího, jeho cyklus Tristan a Isolda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to jedinečná příležitost vidět originální díla tohoto surrealistického umělce u nás. Výstava potrvá do 14. srpna a máme pro ni rozšířenou otevírací dobu výstavní síně, déle je otevřeno odpoledne a navíc v sobotu dopoledne.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrcholem kulturního léta bude 5. a 6. září slavnost města, jejíž program je zveřejněn na webu. Kdokoliv ji ovšem může obohatit svým originálním nápadem a zapojením se do tradičního průvodu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V minulém roce jsem do něj zařadili i alegorické vozy a my bychom chtěli všechny organizace, ale i jednotlivce vyzvat k tomu, aby přihlásili svůj alegorický vůz na stránkách . Vozy by neměly být příliš veliké a měly by být nějakým způsobem ozvučené, ať už reprodukovanou nebo živou hudbou, zpěvem, píšťalkami, cokoliv je napadne. Tématem slavnosti je Nový Jičín sobě. Takže v podstatě cokoliv, co se pojí s Novým Jičínem nebo je to také příležitost prezentovat sebe jako organizaci originálním způsobem, protože ty organizace jsou Nový Jičín.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">18.7.2025, 16:20</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novojičínský expres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Díky novému projektoru nabídne kino špičkový obraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kino Květen bude vybaveno novým digitálním projektorem. Ten bude znamenat výrazné zlepšení ostrosti i barevnosti obrazu. Dopad investice za dva miliony korun diváci poprvé uvidí počátkem srpna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Promítací kabina kina Květen je tak trochu i unikátním muzejním prostorem. Je tu převíječka s lepičkou filmů ze čtyřicátých let minulého století, a také zde uchovávají přístroj, který je funkční a promítá z filmových kotoučů.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Grussmann, vedoucí kina Květen: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Máme tady klasický starý přístroj Meo 5, kde se dají ještě pouštět filmy z klasického kinofilmu, na tom ale umí jen jeden náš promítač, a pak je tady přístroj, kde promítáme firmy už s DCP formátem v elektronické podobě. Ale vzhledem k tomu, že už je zastaralý, tak ho budeme měnit za nový.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tento stávající promítací přístroj je starý zhruba dvacet let, je na hraně životnosti a nejsou na něj k dostání náhradní díly. Vystřídá jej tedy laserový projektor za zhruba dva miliony korun, který přinese výrazné zlepšení ostrosti a barevnosti obrazu. Instalace proběhne v době promítání letního kina v zahradě Nového Slunce od 21. července do 3. srpna.   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Grussmann, vedoucí kina Květen: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Kvalita bude 4K, je to stávající standardní nejvyšší kvalita, která se dá používat. Přijdeme ale o 3D projekci, protože ten projektor, který kupujeme, to neumožňuje. Je to čistě z ekonomických důvodů, ten projektor by stál ještě minimálně o polovinu více, ale vzhledem k tomu, že těch filmů není tolik a není o 3D projekci takový zájem ze strany diváků, tak jsem se rozhodli koupit ten projektor pro klasické 2D projekce.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poprvé si budou moci diváci vychutnat projekci s výraznější kvalitou v pondělí 4. srpna, kdy kino Květen uvede Marvelovku Fantastická čtyřka: První kroky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jak už zaznělo, výměna projektoru bude probíhat v době letního kina. Z toho důvodu nebude letos možné v případě špatného počasí přesunout projekci do kamenné budovy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Grussmann, vedoucí kina Květen:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “V letním kině budeme promítat od 21. července vždy od 21 hodin. Máme vybraných 14 filmů, myslíme si, že je tam spektrum pro všechny divácké skupiny, pro děti, pro dospělé i teenagery. Máme tam i novinkové filmy, třeba Kouzlo derby, který bude mít premiéru 17. července. Jenom se modlíme, aby nám vyšlo počasí.”    </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Všechny informace o kině, a to nejen aktuality o programech, ale i zajímavosti, lze nyní dohledat na novém webu kinonovyjicin.cz. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Od začátku července mohou návštěvníci kina využít nového webu, který jsme pro ně připravovali od začátku roku. Snažili jsme se, aby stránky byly přehledné a jednoduché. Od teď, když přijdete na webové stránky, tak hned vidíte program, který se hraje dnes, zítra, je to intuitivní, včetně jednoduché možnosti koupi lístků, čímž vycházíme vstříc diváckému komfortu. Dále je zajímavou funkcionalitou to, že jsme rozdělili promítání podle kategorií. Například podle barev lze rozlišit Bio Senior nebo promítání pro děti a hned je jasné, o co se jedná.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Součástí webu jsou i podstránky věnované historii kina, to ve své budově v Novém Jičíně promítá 95 let. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Stovka plavců v Čerťáku odstartovala hobby triatlon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Novém Jičíně se konal další ročník Hobby triatlonu. Na start závodu se v několika kategoriích postavilo na 150 závodníků. Úvodní plavecká disciplína rozčeřila vody nádrže Čerťák.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hobby Čerťák triatlon při svém třetím ročníku opět vyzval sportovce všech věkových kategorií a úrovní, aby změřili síly v tomto všestranném souboji.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Myslím, že dneska je tu většina skutečně hobby triatlonistů, triatletů, ale jsou tady i lepší, elitnější závodníci, ale je to o tom se trošku porovnat a užít si to v domácím prostředí, potkat známé a udělat něco dobré pro své zdraví.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jako první odstartovala nejdelší závod kategorie mužů, úvodní disciplínou bylo 400 metrů plavání  v nádrži Čerťák.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsme rádi za kvalitu vody, která je lepší, protože popršelo celý týden, tak kvalita vody je výborná a myslím, že i teplota. Letos jsme udělali změnu v běžecké části, poběží se terénem, nepoběží se po asfaltu na Kojetín, a ještě máme změnu, že máme kategorii long a short, to znamená i ti, co si nevěří a nechtějí tak dlouhý závod absolvovat, mohou absolvovat jenom poloviční vzdálenosti.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejdelší závod obsahoval kromě 400 metrů plavání, 15 kilometrů na kole v terénu a 4,6 kilometru běhu. Kratší vzdálenosti pak byly připraveny pro dětské kategorie. Celkem se do závodu zapojilo více než sto dospělých a juniorů a po poledni také zhruba čtyřicítka dětí. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Jínek, účastník závodu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem tu úplně poprvé. Hlavně se chci zúčastnit a trošku udělat něco pro své zdraví a potkat tady některé kamarády.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daniel Helák, účastník závodu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsem pravidelný účastník, moje nejslabší disciplína je plavání, tak snad to půjde. Triatlon je můj nejoblíbenější sport.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klára Hrochová, účastnice závodu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Jdu do toho úplně poprvé. Plavání se asi úplně nebojím spíše toho kola, protože v terénu je to dost těžké.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monika Havránková, účastnice závodu:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “Je to také moje premiéra a bojím se, mám strach. Nejvíce asi z toho běhu,  jestli mi po tom plavání a kole zbydou síly.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Darina Krausová, ředitelka závodu, Atletika Nový Jičín </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Chci poděkovat týmu pořadatelů, bez kterých by to nešlo. Pomáháme si navzájem a díky nim a díky zázemí v Novém Jičíně můžeme tento závod udělat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Léto vybízí k poslechu koncertů i k tanci v parku</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prázdniny ve městě provází už čtvrt století programy Kulturního léta a postupně se rozrůstají, co do pestrosti žánrů i využití lokalit. V nejbližších dnech se lidé mohou těšit na koncert na náměstí, ale také na Taneční večer ve Smetanových sadech.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> První série programů ve stylu open air akcí oživila léto v Novém Jičíně v roce 2000. Od té doby se z několika koncertů a divadelních vystoupení program rozrostl a snaží se nabídkou žánrů a výběrem interpretů pobavit všechny generace. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Hned 18. července se můžeme těšit na kapelu The People, je to pop-rocková jízda plná energie.  A 8. srpna bych rád pozval zase na páteční koncert, vystoupí skupina Th!s, ve které uvidíme na novojičínském náměstí i Vojtu Kotka.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Na konci července se lidé mohou těšit na nádherné akrobatické vystoupení přímo na náměstí na velkém pětimetrovém kole. Dva akrobaté, kteří nebudou předvádět jen akrobacii, ale budou i tančit, ukážou pěkný milostný letní příběh, který se bude prolínat celým představením. Je to V.O.S.A. Theatre & Sunriders. Bude to 25. července v osm hodin večer.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na přelomu července a srpna program Novojičínského léta nabízí na dva týdny už tradiční letní kino v zahradě Nového Slunce a 2. srpna naopak loňskou novinku.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ondřej Rečka, ředitel MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V letošním roce děláme druhý ročník Tanečního večera ve Smetanových sadech, protože loni se setkal s velkým úspěchem. Za nás to byla nejvydařenější akce léta. V letošním roce proběhne v africkém duchu, budou tam například bubeníci a tanečníci z Afriky, skupina Batuku, a také budou taneční workshopy pod vedením Petry Saksy Pístecké.”  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toto léto v Novém Jičíně ovšem uspokojí i milovníky výtvarného umění. Galerie Stará pošta hostí výjimečnou výstavu děl Salvadora Dalího, jeho cyklus Tristan a Isolda. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Je to jedinečná příležitost vidět originální díla tohoto surrealistického umělce u nás. Výstava potrvá do 14. srpna a máme pro ni rozšířenou otevírací dobu výstavní síně, déle je otevřeno odpoledne a navíc v sobotu dopoledne.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrcholem kulturního léta bude 5. a 6. září slavnost města, jejíž program je zveřejněn na webu. Kdokoliv ji ovšem může obohatit svým originálním nápadem a zapojením se do tradičního průvodu. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radka Filipíková, PR a marketing, MKS Nový Jičín: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“V minulém roce jsem do něj zařadili i alegorické vozy a my bychom chtěli všechny organizace, ale i jednotlivce vyzvat k tomu, aby přihlásili svůj alegorický vůz na stránkách . Vozy by neměly být příliš veliké a měly by být nějakým způsobem ozvučené, ať už reprodukovanou nebo živou hudbou, zpěvem, píšťalkami, cokoliv je napadne. Tématem slavnosti je Nový Jičín sobě. Takže v podstatě cokoliv, co se pojí s Novým Jičínem nebo je to také příležitost prezentovat sebe jako organizaci originálním způsobem, protože ty organizace jsou Nový Jičín.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-18-07-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>