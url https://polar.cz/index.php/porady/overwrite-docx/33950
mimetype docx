--- v0 (2026-02-18)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.7.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krytý bazén potěší novým zvukem, otevře v srpnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krytý bazén je v červenci zavřený, uvnitř probíhá pravidelná technologická přestávka. Letos byla navíc využita nejen k nutné údržbě, ale i k výměně systému ozvučení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
         <w:t xml:space="preserve">Pavel Kelar, ředitel bazénu v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jenom taková perlička, my v podstatě díky tomu technologicky zastaralému zařízení jsme tady mohli pouštět jenom jedno rádio nebo jednu hudbu, a repertoár toho rádia patří k těm 70. letům toho minulého století. Takže musel jsem i řešit časté stížnosti, že tady celé léto hraje jedna a ta sama stanice a je to vlastně jeden a ten samý typ hudby. Takže můžu teďka slíbit návštěvníkům, že v následujících dnech, měsících a letech už to bude jiný repertoár.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kromě vlastních provozních nákladů město každoročně vyčleňuje část finančních prostředků na opravu, údržbu, výměnu technologií zařízení. V letošním roce bylo vyčleněno zhruba 430 tisíc korun na výměnu ozvučení na vnitřním bazéně. Je to taková předehra před velkou rekonstrukcí vnitřního bazénu, město v letošním roce dokončilo projektovou dokumentaci, takže projekt nebo záměr je připraven k realizaci někdy v budoucích letech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Předmětem rekonstrukce by měl být jednak vzhled interiéru a také technologie, završena tak bude postupná renovace celého sportovní zařízení, které bylo postaveno před padesáti lety.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Předmětem rekonstrukce by měl být jednak vzhled interiéru a také technologie, završena tak bude postupná renovace celého sportovní zařízení, které bylo postaveno před padesáti lety. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z doby výstavby krytého bazénu z počátku sedmdesátých let minulého století jsou tu v interiéru vidět prvky, které jsou pokryty oranžovými kachličkami, jsou to například skokanské stupínky a nebo posedové plochy na tribuně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kelar, ředitel bazénu v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Některé ty obklady už se musely vyměnit. Když se podíváte, my už nemáme ani na doplnění ty původní obklady nebo dlažby, takže to tady musíme tak trošku látat, aby byla zajištěna bezpečnost a ty povrchy byly celé, ale samozřejmě esteticky to vypadá špatně. Tak proto už se těšíme na tu rekonstrukci, která v následujících letech, doufejme, že proběhne, tak aby naši návštěvníci měli nové zařízení, které by navázalo na relax prostory, které byly zrekonstruovány před několika lety.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,53 +270,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro děti, které zrovna nejsou na táborech, připravila městská knihovna na léto programy v rámci “prázdninových čtvrtků”. Jeden z nich, uprostřed července, byl věnován deskovým hrám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sedm letních setkání v městské knihovně umožňuje dětem strávit čas například hravou angličtinou, tvůrčím tvořením v podobě malování na tričko a nebo třeba hraním deskových her. Sérii akcí, které se konají vždy ve čtvrtek, tu pořádají už několik let. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Krumpolc, T-klub, městská knihovna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Takže připravili jsme opět na letošní léto prázdninové čtvrtky. Dneska se tady odehrává festival deskových her. Následovat v srpnu bude Jóga smíchu a Olympijský den, kde si děti užijí trochu pohybu. A úplně na závěr, jako vždycky, to bude zakončené kouzelnou nocí v knihovně.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Takže připravili jsme opět na letošní léto prázdninové čtvrtky. Dneska se tady odehrává festival deskových her. Následovat v srpnu bude Jóga smíchu a Olympijský den, kde si děti užijí trochu pohybu. A úplně na závěr, jako vždycky, to bude zakončené kouzelnou nocí v knihovně.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pustka, lektor deskových her: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska v rámci takových deskohrátek mohou vyzkoušet novinky jako jsou třeba Správná dvojka nebo Pártysauři, vlastně hry, které ještě nejsou ani v obchodech. Respektive myslím, že tě jedna dneska vychází a ta druhá až v září, takže to je dneska v rámci hraní tady vyzkoušet. Nejvíce zatím, co mám zkušenost, tak děti baví ta Správná dvojka, kterou vidíte tady na stole, a samozřejmě je tady několik desítek dalších her.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program prázdninových čtvrtků začíná obvykle v devět hodin a většinou končí v dopoledních hodinách, výjimkou bylo právě toto deskohraní, které si účastníci mohli užít do tří odpoledne.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -395,56 +508,51 @@
         <w:t xml:space="preserve">Matěj Stránský, HC Davos: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Většina kluků je z okolí, takže to měli i blízko na dojezd, a tím, že se známe a v těch kariérách se naše cesty různě protnuly, tak kluci rádi přijeli a jak říkal Radek, je to pro dobrou věc a to si myslím, že to ti kluci udělají pro nás rádi:”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Blümel, Boston Bruins: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Faksa tým bere jedině výhru, takž  my do toho půjdeme ostře a naplno. Ale hlavní je si to užít, mít fajn odpoledne, vybrat co nejvíce peněz pro dobrou věc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do utkání pak nastoupili další čeští hráči, spousta zvučných jmen včetně reprezentantů. Nechyběli Danielové Voženílek a Gazda nebo strážci branek Ondřej Kacetl a Patrik Bartošák.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Zápas skončil remízou 5:5, po nájezdech pak panovala o něco větší radost ve Stránského týmu.</w:t>
+        <w:t xml:space="preserve">Do utkání pak nastoupili další čeští hráči, spousta zvučných jmen včetně reprezentantů. Nechyběli Danielové Voženílek a Gazda nebo strážci branek Ondřej Kacetl a Patrik Bartošák. Zápas skončil remízou 5:5, po nájezdech pak panovala o něco větší radost ve Stránského týmu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -520,93 +628,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/novojicinsky-expres/novojicinsky-expres-28-07-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>