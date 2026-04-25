--- v0 (2026-02-13)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.8.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při rekonstrukci střechy zatopil stadion déšť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zimním stadionu probíhá výměna střechy, kvůli které je celý areál dočasně odkrytý. A právě to se v kombinaci s deštivým počasím ukázalo jako problém. Voda se dostala i do vnitřních prostor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba sice jde podle harmonogramu, vydatné deště ale napáchaly velké škody v zázemí stadionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vachtarčík (HPH), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bohužel je to tak, voda je živel a živel, který vyhrává nad lidskou silou. Takže přesto, že máme plachty po celém stadionu, je to bohužel aktuálně stavba otevřená a ty několikadenní souvisle trvalé deště způsobily, že se tady voda dostala opravdu na stadion téměř všude. Ty škody teprve sčítáme, jedná se tady s likvidátorem. Samozřejmě zhotovitelská firma má uzavřenou pojistku. Co všechno uzná pojišťovna, do jaké výše, je předčasné spekulovat. My samozřejmě monitorujeme tu situaci, protože evidentně, poté co dostavíme střechu, budeme řešit sanaci vzniklých škod. Já pevně věřím, že už v průběhu dostavby střechy budeme schopni opravovat některé prostory. Na druhou stranu uděláme vše proto, aby se ten hokej tady hrál hned poté, co bude střecha a namražený led, a ty opravy budeme dělat v průběhu celé sezony."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město předpokládá, že pokud nenastanou nějaké problémy, tak by měla být střecha dokončena v průběhu listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město předpokládá, že pokud nenastanou nějaké problémy, tak by měla být střecha dokončena v průběhu listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Počasí ničí návštěvnost na letním koupališti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -438,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-02-08-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>