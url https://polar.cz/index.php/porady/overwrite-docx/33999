--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.8.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V srpnu na Jihu odstartovaly dva programy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další vlna projektu Sousedství a novinka Náš Jih za domem. Tak se jmenují dotační programy obvodu, které odstartovaly začátkem měsíce. Své nápady mohou Jižané do obou programů přihlašovat do 15. srpna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,57 +207,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sousedství ale není jediným dotačním programem, který  začátkem srpna odstartoval. Úplně poprvé totiž vedení radnice spustilo i tzv.  Náš Jih za domem. Ten má za cíl opravit, zpestřit či úplně zrevitalizovat vnitrobloky  či dvory za domem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Kašingová, koordinátorka programů Náš  Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Zase na stránkách www.nasjich.cz najdou formulář, který  vyplní, je tam jednoduchý nějaký zajímavý název, krátký popis toho, jak by  se ten dvůr měl změnit. Nehledáme konkrétní prvky, že by tam měla být  lavička, houpačka, ale spíše, jakým směrem by se ten dvůr měl posunout, komu  by měl sloužit, co by tam mělo být nového, jak by se měl třeba zaměřovat. Žádost  musí podpořit nebo respektive tu přihlášku musí podpořit 15 podpisů  obyvatel toho dvora nebo co nejbližšího okolí. Alokováno na ten program je 10  milionů korun.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Své nápady na proměnu dvorů mohou Jižané přihlásit do 15.  srpna. Tímto termínem končí také přihlášky do programu Sousedství. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Hurá k rybníkům oživila areál ve Výškovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -507,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-05-08-2025-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>