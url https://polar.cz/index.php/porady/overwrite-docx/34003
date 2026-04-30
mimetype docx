--- v0 (2026-02-19)
+++ v1 (2026-04-30)
@@ -1,75 +1,187 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.8.2025, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Dolní Lutyně</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dolní Lutyně zve na Den obce a letní kino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po loňské premiéře pořádá Dolní Lutyně letos 2. Obecní den. Návštěvníci se opět mohou těšit na bohatý kulturní program. Ten je připraven jak pro děti, tak pro dospělé. Vše se bude odehrávat v centru obce, kde budou také stánky s občerstvením.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Erik Wybraniec (BEZPP), člen Obecní rady Dolní Lutyně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Zveme vás na již druhý Obecní den pořádaný u nás v Dolní Lutyni. V sobotu 23. 8. od 14 hodin se setkáme na parkovišti u pekárny. Máme opět připravený bohatý program. Začínáme vystoupením pro naše nejmenší a asi největším tahákem bude mladý talentovaný Kristián Šebek, který skvěle interpretuje Karla Gotta. A nakonec si společně zazpíváme naše oblíbené hity od Kabátů v podání jejich revivalu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společně s obcí připravil program také zámek. Na Zámeckých slavnostech nebude chybět prohlídka památky. Návštěvníci mohou porovnat postup při její postupné obnově, na které se podílejí i dobrovolníci. V programu, který – stejně jako Obecní den – začíná ve 14 hodin, bude také vystoupení šermířů, projížďky na koních a další nejrůznější aktivity pro děti. Po celé odpoledne až do noci se bude na pódiu střídat několik kapel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,93 +309,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/miniexpres-dolni-lutyne/miniexpres-dolni-lutyne-06-08-2025-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>