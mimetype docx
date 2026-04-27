--- v0 (2026-02-19)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.8.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimní stadion vstupuje do nové sezony v lepší kondici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zimní stadion zahájí novou sezonu s několika podstatnými vylepšeními. Rekonstruované jsou dvě šatny, na střeše je fotovoltaika a pod ní jsou nainstalována úsporná světla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,53 +312,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynulo sedmnáct let od tragédie, kdy ve Studénce narazil mezinárodní rychlík do zříceného mostu. Nehodu nepřežilo osm lidí, téměř stovka osob byla zraněna. Událost tu od roku 2011 připomíná památník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">8. srpna 2008 byl stejně jako letos pátek. Tehdy v 10 hodin 30 minut rychlík Comenius jedoucí z Krakova do Prahy narazil do zřícené konstrukce mostu ve Studénce, na kterém probíhala rekonstrukce. Nehodu nepřežilo osm lidí, 95 pasažérů bylo zraněno. Škoda přesáhla 177 milionů korun. Tragédii tu od roku 2011 připomíná památník obětem železničního neštěstí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Každoročně si připomínáme zde u pomníku toto smutné výročí, které se samozřejmě dotklo nejen Studénky, ale samozřejmě i obyvatel celého Česka a také Polska, protože vlastně zde zahynulo i několik občanů z Polska, kteří tehdy cestovali do Prahy na koncert.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Každoročně si připomínáme zde u pomníku toto smutné výročí, které se samozřejmě dotklo nejen Studénky, ale samozřejmě i obyvatel celého Česka a také Polska, protože vlastně zde zahynulo i několik občanů z Polska, kteří tehdy cestovali do Prahy na koncert.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vnímám to tak, že opravdu byla to shoda nešťastných souvislostí. Bohužel umřelo tady 8 lidí úplně zbytečně a je to smutné prostě. Město se snaží nějakým způsobem tuto událost připomínat, údržba města se stará o důstojné místo tady vedle toho památníku. To znamená snažíme se, aby to opravdu bylo významné místo a bylo, řekl bych, bylo to pietní místo pro připomenutí této smutné události.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za pád mostu bylo původně obviněno deset manažerů zainteresovaných firem. Po letitých soudech nakonec odešlo pět lidí s podmínkou, kterou potvrdil i Nejvyšší soud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,53 +404,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dneska máme trošku netradiční středu, udělali jsme ji aktivnější, bude se dnes jednat o parkourový workshop. Jsou tady zkušení trenéři, kteří nejprve ukážou nějakou ukázku, jak by ten parkour měl vypadat a pak si děti vezmou do parády. Přizpůsobí se těm nejmenším, ale i starším dětem.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bobák, trenér Improve Yourself: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dneska pojedeme workshop na základy gymnastiky, něco málo z parkouru a pro ty odvážnější salta. Uvidíte menší ukázku, kam to může člověk dotáhnout, když ho to bude bavit a když se k tomu bude přistupovat se ctí a s pokorou."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dneska pojedeme workshop na základy gymnastiky, něco málo z parkouru a pro ty odvážnější salta. Uvidíte menší ukázku, kam to může člověk dotáhnout, když ho to bude bavit a když se k tomu bude přistupovat se ctí a s pokorou." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bobák, trenér Improve Yourself: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bezpečnost je pro nás na prvním místě, proto doporučuji, aby místo blbnutí podle videí nebo na zahradách, na trampolíně, navštívili můj trénink, který mám každé úterý od září na základní škole v Butovicích. Mladší děti jsou od 4 do 5 a starší jsou od 5 do 6 let. Veškeré informace najdete na www.parkourhala.cz nebo .”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Improve Yourself fungují v parourové komunitě deset let, hlavní stanoviště mají ve své hale ve Frýdku-Místku, kurzy ovšem pořádají na různých místech Moravy a dva roky už také ve Studénce, kde je lektorem přímo Studéňák Petr Bobák.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -356,55 +469,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po tomto pohybem nabitém programu dále organizace Sport a kultura nabídne dětem 20. srpna tvořivé dílničky. Ještě předtím ale pro všechny generace připravuje na sobotu 16. srpna největší prázdninovou akci Fajne léto.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Fajne léto se bude odehrávat na zámecké zahradě. Součástí akce je Vagonářské muzeum, které bude celý den otevřeno zdarma už od osmi hodin od rána. Jinak program na zahradě začne ve dvě odpoledne, vystoupí tam například Míša Růžičková, Klauni na volné noze, nebudou chybět skákací hrady, malování na obličej, tvořivé dílny a  velkým lákadlem bude drobná Sičova železnice, takový model, na kterém se mohou povozit i děti.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce je spolufinancována Moravskoslezským krajem v rámci projektu Technotrasa, který si dává za cíl popularizovat technické atraktivity regionu. Jednou z nich je také Vagonářské muzeum. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -479,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-15-08-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>