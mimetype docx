--- v0 (2026-02-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ F. Hrubína bude mít konečně opravený bazén</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krytý bazén v Základní škole Františka Hrubína už byl mnoho let ve špatném stavu. Největším problémem byly staré rozvody a rekonstrukce už se nemohla odkládat. Více o tématu řekl náměstek primátora Bohuslav Niemiec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -54,94 +169,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rekonstrukci tohoto bazénu jsme připravovali delší čas. Hledali jsme finanční prostředky a teď už jsme opravdu přistoupili k rekonstrukci, protože stav rozvodů byl v hrozném stavu a celkově zde docházelo k únikům vody, vyšším nákladům a dalším problémům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původně se uvažovalo, že by bazén byl nerezový. Na jakou variantu jste nakonec přistoupili, protože nerezový bazén je zřejmě drahý a co všechno bude součástí rekonstrukce?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Řešili jsme nákladovost. Ano, jak říkáte správně, nerezové dno by bylo zhruba třikrát dražší než stávající stav. Jdeme do opravy, kdy zůstane zachovaná keramická dlažba. Dostáváme se na částku 14 milionů bez DPH a jde o menší bazén. Chceme, aby hlavně sloužil veřejnosti, a proto jsme přistoupili k této variantě. V minulosti se uvažovalo o více možnostech, například o zvedacím dně a dalších prvcích, ale finanční prostředky na to nebyly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Říkal jste, že tady byly i špatné rozvody, určitě i vzduchotechnika. I na to myslíte a bude to nové?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ano, samozřejmě. To je ten největší kámen úrazu. Trubky už byly zanesené, průtok v trubkách byl nízký, docházelo k únikům vody. Proto bude celé technické zázemí bazénu nové, které řeší provoz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na této škole je jediný bazén ve městě. Pro koho je určen? Jen pro školu, nebo v jakém režimu funguje?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bazén fungoval a věřím, že i bude fungovat v režimu, kdy sem jezdily základní školy z Havířova na plavecký výcvik, včetně Hrubinky. V odpoledních hodinách byl k dispozici k pronájmu a probíhalo zde i plavání veřejnosti. Po rekonstrukci samozřejmě ředitel školy připraví využití bazénu, ale věřím, že nastaví podobný model, jaký fungoval dosud.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -516,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/havirovsky-expres/havirovsky-expres-16-08-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>