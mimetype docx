--- v0 (2026-02-10)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.8.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba nového mostu pokračuje podle plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Ratibořské ulici v opavské části Kateřinky pokračuje stavba nového mostu přes řeku Opavu. Práce běží podle plánu a hotový most má nahradit původní konstrukci, která městu sloužila více než 60 let, ale už byla ve špatném technickém stavu. Definitivně ji poškodily loňské zářijové povodně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -485,53 +600,52 @@
         <w:t xml:space="preserve">Josef Havlík, organizátor, předseda Mikroregionu Slezská Harta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Festival je úžasný, na to, že je větrné počasí, což je horší než kdyby pršelo, to by tak možná nevadilo jak ten vítr. To opravdu dělá problémy těm posádkám. Nám se přihlásilo 80 posádek, ale startovat může 64. Je to nejvíc v republice. Žádná větší soutěž pro posádky 22 osob na dračích lodích neexistuje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na festival dorazilo celkem 7 dračích lodí. V každém závodě startovalo vždy 6 posádek současně, sedmá loď byla připravena jako náhradní pro případ technických problémů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Blaška, hlavní rozhodčí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V případě toho, že počasí dovolí, tak potom probíhají kolem poledne na té 7. lodi dětské jízdy, což bohužel díky počasí letošní ročník neumožnil.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V případě toho, že počasí dovolí, tak potom probíhají kolem poledne na té 7. lodi dětské jízdy, což bohužel díky počasí letošní ročník neumožnil.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za jedenáct let existence festivalu si akce vybudovala renomé jedné z největších přehlídek dračích lodí v Česku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -613,93 +727,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/opavsky-expres/opavsky-expres-27-08-2025-16-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>