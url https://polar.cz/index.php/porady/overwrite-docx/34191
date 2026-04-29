--- v0 (2026-02-23)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.8.2025, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sestřih událostí 1. poloviny roku 2025 z Poruby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Druhý parkovací dům u Pokladu opět o něco navýšil kapacitu parkovacích míst v Porubě. První byl dostavěn již v srpnu 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,53 +371,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Motyčková, maminka Maxima: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,Chtěli bychom moc poděkovat všem, kteří přispěli na sbírku pro Maxíka. Je to úžasná velká částka, která nám poslouží na rok rehabilitací. Probíhají dvakrát týdně po hodině, což je neskutečné pro Maximka. Je to úplně jiný kluk, spokojený a šťastný.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbírka Srdce pro Porubu pokračuje. Dalším chlapcem, kterému pomohou specializované rehabilitace, je Vojta, na kterého se aktuálně vybírá částka 134 400 korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní třída v Porubě se opět stala dějištěm Porubajku. Tentokrát ale cyklistický závod nevyužil prostranství u Floridy, které prošlo rekonstrukcí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní třída v Porubě se opět stala dějištěm Porubajku. Tentokrát ale cyklistický závod nevyužil prostranství u Floridy, které prošlo rekonstrukcí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Rodek (ANO), místostarosta Ostravy-Poruby:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ,,My jsme chtěli využít této tradice Porubajku tak, abychom obohatili i tento závod o charitativní podtext. Letos je již podruhé součástí Porubajku běh na 5 km, kdy výtěžek z tohoto závodu bude posunut na naši charitativní sbírku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poruba se s příchodem teplejšího počasí opět zazelenala a tradičně ji zdobí i záhony a oblíbené květinové louky. Ty se v Porubě začaly objevovat v roce 2021 a letos jich je pět.</w:t>
       </w:r>
     </w:p>
@@ -336,58 +450,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Ty louky přilákají neuvěřitelné množství hmyzu. Zadržuje to vodu, zvyšuje vzdušnou vlhkost, má to neuvěřitelné benefity do měst.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Hanáčik (ANO), místostarosta Ostravy-Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,V letošním roce se nám povedlo získat i nějaké finance od společnosti OZO, která v Ostravě zajišťuje vývoz odpadních nádob.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Květinové louky můžete obdivovat na Francouzské ulici, v Oáze klidu, u Oblouku, na Náměstí V. Vacka a na Havlíčkově náměstí. </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">I letos připravila Poruba pro občany starší 60 let Sportovní hry seniorů. Závodilo se v pěti disciplínách – v plavání, šipkách, bowlingu, tenise a stolním tenise. </w:t>
+        <w:t xml:space="preserve">Květinové louky můžete obdivovat na Francouzské ulici, v Oáze klidu, u Oblouku, na Náměstí V. Vacka a na Havlíčkově náměstí.    I letos připravila Poruba pro občany starší 60 let Sportovní hry seniorů. Závodilo se v pěti disciplínách – v plavání, šipkách, bowlingu, tenise a stolním tenise. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci Sportovních her seniorů: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,,U stolního tenisu, protože to je vůbec nejrychlejší hra, rozhodují správné pohyby. A to mi prostě zůstalo za ty roky, takže jsem se umístil na druhém místě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
@@ -587,93 +694,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-28-08-2025-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>