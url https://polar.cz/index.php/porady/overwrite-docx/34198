--- v0 (2026-02-24)
+++ v1 (2026-04-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž rozhodla, kdo peče nejlepší krmášové koláčky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce se konal další ročník gastro soutěže o nejlepší krmášový koláček. Hodnotících kritérií bylo pět, důležitá byla chuť, vůně, ale také vzhled a třeba vláčnost těsta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dozvědět se věci typické pro daný kontinent mohly děti prostřednictvím příměstského tábora rodinného centra, který byl nazvaný Cesta kolem světa. To vše formou tvoření, her a výletů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Velčovská, vedoucí tábora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každý den s dětmi navštívíme jeden světadíl. Začali jsme v pondělí Evropou, včera jsme se vydali do Afriky a dneska máme Asii. Zítra nás čeká celodenní výlet do Valašského Meziříčí, tam si projedeme všechny ty kontinenty a v pátek zakončíme naše putování v Antarktidě a v Antarktidě. Většinou to je tak, že si řekneme, jaká je tam flora a fauna, jaké tam najdeme zvířata, jakým tam mluví jazykem ti domorodci, jak tam žijí, jaké tam je podnebí, jak se tam dostaneme, jestli můžeme letadlem, autem nebo lodí. Takže vždycky se snažíme dětem přiblížit, co vlastně na tom kontinentu mohou zažít.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Táborníci také navštívili spisovatelku dětských knížek Zuzanou Pospíšilovou v její Spisovně v Bílovci, povídání o knížkách zpestřili hraním divadélka. Další výlet směřoval do světa her a poznání Vrtule ve Valašském Meziříčí. Součástí programu byly i tvůrčí a výtvarné aktivity. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Táborníci také navštívili spisovatelku dětských knížek Zuzanou Pospíšilovou v její Spisovně v Bílovci, povídání o knížkách zpestřili hraním divadélka. Další výlet směřoval do světa her a poznání Vrtule ve Valašském Meziříčí. Součástí programu byly i tvůrčí a výtvarné aktivity.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Velčovská, vedoucí tábora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Nejprve jsme si s dětmi vytvořili takový cestovatelský pas, kdy vlastně každý den si tam nalepí jednu nálevku, který kontinent jsme procestovali. V pondělí jsme tvořili dokonce vlastní letadla, kterýma cestujeme. Včera jsme si vytvořili táborové trička a dnes tvoříme táborové kšiltovky, se kterýma pojedeme na výlet, abychom byli vidět a byli odlišní od ostatních dětí. Takže to jsou předměty nebo dárky, které si děti odnesou, a na konci týdne dostanou ještě malé dárečky a určitě nějaký diplom a ocenění za to, že absolvovaly celý tento příměstský tábor.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci tábora: </w:t>
       </w:r>
     </w:p>
@@ -370,53 +484,52 @@
         <w:t xml:space="preserve">Matěj Dostál, tým mužů </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">národní házené</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> SK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Příprava byla docela důrazná, aspoň na naše poměry. Začali jsme začátkem července, dvakrát týdně nejlépe. Začali jsme hodně kondičku přes léto a takové hrací taktiky, nahrávky a chceme to teď uplatnit, spíš dynamickou hru a preciznost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během poločasu zápasu studénecký klub představil také svá mládežnická družstva a vyzdvihl jejich úspěchy. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během poločasu zápasu studénecký klub představil také svá mládežnická družstva a vyzdvihl jejich úspěchy.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Odchodnický, předseda národní házené SK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naši mládežníci jsou chlouba sportovního klubu, protože bez nich by to nešlo. Myslím si, že jsme největší oddíl v národní házené i se zastoupením těch mládežníků, od přípravky až po dorostence a potom už ty dospělé složky. To, že se nám tak daří, tak je dáno i obětavou prací trenérů, kterých pořád není dost. A jsem rád, že děcka přibývají a že je to úspěšné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller, </w:t>
       </w:r>
       <w:r>
@@ -596,93 +709,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-29-08-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>