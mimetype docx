--- v0 (2026-02-21)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.8.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uskutečnily se 16. Netradiční sportovní hry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Netradiční sportovní hry se letos konaly již po šestnácté a opět se nesly v duchu vřelé atmosféry, netradičních disciplín a také podpory města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,53 +375,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná dosud podpořila celkem šest nadějných podnikatelů. Zájemci se mohou od 1. srpna až do 8. září 2025 ještě stále hlásit do další výzvy městského programu Voucher pro začínající podnikatele. Ten nabízí až 50 000 Kč na rozjezd vlastního podnikání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk (SOCDEM), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My už jedeme páté kolo podnikatelských voucherů, připravujeme šesté. Jsme rádi, že je to hojně využíváno, je to podpora začínajících podnikatelů, i pro to šesté kolo jsme to rozšířili, že to mohou být stávající podnikatelé, ale kteří chtějí začít podnikat v Karviné, protože nám jde o to, aby v Karviné bylo co nejvíce malých a středních podnikatelů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem programu je podpořit nové nápady, posílit nabídku služeb ve městě a dát šanci těm, kteří chtějí své podnikatelské plány proměnit ve skutečnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem programu je podpořit nové nápady, posílit nabídku služeb ve městě a dát šanci těm, kteří chtějí své podnikatelské plány proměnit ve skutečnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský HCB pořádal 27. ročník Karviná Cupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -388,53 +502,52 @@
         <w:t xml:space="preserve">Matěj Halíř, házenkář dorostu HCB:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ohledně Karviná Cupu si věříme dost, máme nastavené určité cíle, kde máme skončit jako první, což se nám nemusí povést, ale pořád může, kvůli tomu, že jsme první zápas prohráli. Ale jsou tady ještě další čtyři zápasy před námi, takže ty můžeme vyhrát, a jestli vyhrajeme, tak se můžeme umístit co nejlíp, takže máme v tom velký potenciál.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kubíček, házenkář dorostu HCB:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “První zápas, si myslím, že nebyl moc dobrý, vůbec jsme neběhali, neměli jsme to rozběhlé, a jakoby hráli jsme to jenom ze stoje, takže to byl špatný zápas. Ten druhý zápas¨byl o něco lepší, ale pořád to nebylo takové běhavé, jak my to umíme, bylo to takových asi padesát procent, ale už to bylo o něco lepší. Už jsme si tvořili více šancí a dokázali jsme se prosadit více.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karviná Cup se uskutečnil za podpory města Karviná, společnosti SMVaK a Nadace OKD.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karviná Cup se uskutečnil za podpory města Karviná, společnosti SMVaK a Nadace OKD. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -509,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-30-08-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>