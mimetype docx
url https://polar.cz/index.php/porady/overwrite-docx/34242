--- v0 (2026-02-19)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.9.2025, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na mošnovském letišti se chystají 25. Dny NATO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, je tady 112. Dnes se v našem bezpečnostním magazínu budeme věnovat jedné z největších akcí, které se již mnoho let konají v našem regionu – konkrétně v Mošnově na Letišti Leoše Janáčka Ostrava. Asi už tušíte, že jde o Dny NATO a Dny Vzdušných sil Armády České republiky, což je největší bezpečnostní přehlídka v Evropě. Pořadatelé si i pro letošní rok připravili mnoho zajímavého. Partnerským státem bude Itálie. Po loňské vynucené pauze, kdy se Dny NATO kvůli povodním nemohly uskutečnit, se tato mezinárodní bezpečnostní akce vrací. Na 28. ročníku se na mošnovském letišti o víkendu 20. a 21. září představí ozbrojené síly ze 17 zemí.</w:t>
       </w:r>
@@ -313,93 +428,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-04-09-2025-17-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>