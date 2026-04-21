--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,137 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9.2025, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Sjednocení vyzdobili školu a těšili se na děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S prvním zářijovým dnem byl zahájen nový školní rok. Do lavic usedli žáci všech ročníků. Zvláštní pozornost patřila novým prvňáčkům. V Základní škole Sjednocení je přivítali v kreslírně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyzdobená učebna výtvarné výchovy byla přesně tím místem, kde v Základní škole Sjednocení přivítali v pondělí nové prvňáčky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos otevřeme dvě první třídy, jednu první třídu běžné základní školy a jednu logopedickou třídu. V té běžné třídě budeme mít 20 žáků, v logopedické třídě 6 žáků. Na Slunečnici letos jsme nepřijali žádného prvňáčka, ale máme tam hodně druháků, takže pokračují loňští žáci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slunečnice, to je část školy, ve které tu poskytují zázemí žákům s lehkým mentálním postižením.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slunečnice, to je část školy, ve které tu poskytují zázemí žákům s lehkým mentálním postižením. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dětem a rodičům se 1. září představily učitelky, které je budou počátečními krůčky na cestě vzdělávání provázet. Pozdravila je tu ředitelka školy a úspěšný rok popřál dětem i starosta města.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každoročně se snažím absolvovat zahájení školního roku na jiné škole, takže v tom letošní vyšla řada na Základní školu Sjednocení. Jsem moc rád, že se můžu setkávat samozřejmě s řediteli a učiteli přímo na jejich pracovišti a diskutovat s nimi třeba témata, která je trápí, ale zároveň se mnohokrát ředitelé chlubí tím, co se jim podařilo, ať už přes léto nebo v tom loňském školním roce, na škole vylepšit, provést, takže je to velmi přínosné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Letos jsme školu připravovali tak jako každý rok, neprobíhali žádné větší rekonstrukce, pouze jsme malovali, přidali jsme nějakou výzdobu, olepili jsme schody, máme pár nových tabulí, včetně panelů a opravdu spíš jsme vyzdobovali a těšili se na děti.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Letos jsme školu připravovali tak jako každý rok, neprobíhali žádné větší rekonstrukce, pouze jsme malovali, přidali jsme nějakou výzdobu, olepili jsme schody, máme pár nových tabulí, včetně panelů a opravdu spíš jsme vyzdobovali a těšili se na děti.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zahájení školního roku je vždycky určitě tou ideální variantu rodičům i učitelům popřát, ať jsou s dětmi trpěliví a samozřejmě žákům základních škol, aby je učení bavilo, aby do školy chodili rádi, aby se vzdělávali, měli chuť se vzdělávat a aby ten svůj život směřovali do budoucna, aby měli tu nejlepší přípravu k tomu budoucímu povolání, které si jednou po deváté třídě vyberou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak v reportáži zaznělo, tato škola, až na základní údržbu, prožila poměrně klidné prázdniny. Největším letním staveništěm tak byla budova na Butovické ulici, kde pokračovala další etapa rekonstrukce rozvodů vodovodu a kanalizace.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -291,181 +404,164 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí hokejisté po letní pauze znovu vyjeli na led a odstartovali přípravu na nadcházející sezonu. Trenéři pro ně připravili program zaměřený nejen na bruslení, ale také na fyzickou kondici a díky nové aréně na přesnou střelbu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přípravu na novou sezonu odstartovali studénečtí hokejisté poslední týden v srpnu. První tréninky probíhaly v uvolněnější atmosféře, aby si děti znovu zvykly na led a herní návyky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radislav Bražina, trenér mládeže HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Zahájili jsme ji společně s úplně nejmladšími dětmi až po starší žáky, kteří tento týden na studéneckém stadionu absolvují hokejový kemp. S tím, že v rámci toho kempu dáme dvakrát denně hodinu ledu a dvakrát denně potom nějakou přípravu venku nebo v tělocvičně a letos poprvé tam zařadíme bazén jako takovou regeneraci mezi tím aktivním pohybem.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Zahájili jsme ji společně s úplně nejmladšími dětmi až po starší žáky, kteří tento týden na studéneckém stadionu absolvují hokejový kemp. S tím, že v rámci toho kempu dáme dvakrát denně hodinu ledu a dvakrát denně potom nějakou přípravu venku nebo v tělocvičně a letos poprvé tam zařadíme bazén jako takovou regeneraci mezi tím aktivním pohybem.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radislav Bražina, trenér mládeže HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  “Led můžeme velmi pochválit. Já si ho chválím moc. Děkuju ledařům, protože na ty podmínky, které vždycky v srpnu panují a je poměrně teplo, tak jsme rádi, že nám ten led skutečně připravili v maximální možné kvalitě a já jsem osobně nadšený.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Stanek, vedoucí technického úseku, SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co se týče přípravy ledu, tak se nám nakonec povedlo všechno úplně bez problémů, podle času, který jsme si na to plánovali. Měli jsme tam menší rezervu, kterou jsme teda trochu prohospodařili při menších opravách ve strojovně, ale nakonec se to všechno povedlo a led si myslím, že je jeden z nejlepších kvalit za poslední roky. Díky suchému počasí se nám nedělá mlha a z konstrukce nám neskapává kondenzát na led a nevytváří takové ty hrudky, které se musí pak ručně osekávat, takže myslím si, že to je nejlepší led od té rekonstrukce střechy v roce 2019.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Novinkou, která pomůže hráčům s přesností útoku na bránu, je tu nová cvičná střelnice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Novinkou, která pomůže hráčům s přesností útoku na bránu, je tu nová cvičná střelnice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Stanek, vedoucí technického úseku, SAK Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady v tom rohu jsme vytvořili střelnici, sice ve stísněném prostoru, ale pomocí mantinelu, které tady byly původně odmontovány, jsme vytvořili střelnici, ve které si děti nebo i pak dospělí mohou zkusit střílet na branku v rámci tréninku. Časem bychom měli i kromě toho betonového povrchu, který tam je teď, tak na to mít ten umělý led z plastu, aby mohli i v bruslích jít střílet, takže je to další doplněk toho tréninku a přípravy dětí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Lyčka, hráč HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na led jsem se určitě  těšil, začala nová sezona, tak musíme znovu makat. Ta střelnice je úplně šílená, je fajn, že to to někdo dokázal postavit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Dragomir,  hráč HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nejvíce mě teď po tréninku bolí stehna, ale těším se na sezonu, že budeme hrát, těším se na zápasy a na soupeře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristián Nový,  hráč HC Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tréninky mi chyběly, trénoval jsem doma střelbu. Tahle střelnic určitě hodně pomůže, můžeme tu chodit před tréninkem nebo po něm.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radislav Bražina, trenér mládeže HC Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Děti si to užívají velmi dobře. Dneska už máme takový den, kdy začínají trošku cítit drobnou únavu, ale myslím si pořád, že je to velmi baví. Cítím tam nadšení a takový jako zdravý hlad po tom létě. Toho pohybu během léta někteří měli více, někteří méně, no je to trošičku potom poznat, ale díky tomu kempu se to právě srovná, tak aby se nastartovali jak hlavou, tak i fyzicky do té nové sezóny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od září pak hokejisté zahájili standardní tréninkové procesy a některé kategorie už na konci měsíce čekají první zápasy. Děti, které by měly zájem přidat se k hokejové přípravce, mají možnost se hlásit už teď. Náborová akce vyvrcholí Týdnem hokeje, který bude ve Studénce zorganizován pro děti od čtyř do osmi let 25. září od 16:15 hodin. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -540,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-05-09-2025-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>