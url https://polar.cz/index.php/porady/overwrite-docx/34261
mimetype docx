--- v0 (2026-02-20)
+++ v1 (2026-04-15)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí ožilo 30. Knižním jarmarkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knižní jarmark se uskutečnil letos již po třicáté. Od devadesátých let se neskutečně rozvinula nejen Regionální knihovna, ale také jarmark samotný, který tentokrát návštěvníkům nabídl nejen spoustu čtení, ale například také moderní technologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,53 +220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní Knižní jarmark a Den s knihovnou nabídl divadélko pro ty nejmenší, populární hudbu i folklor a také další díl populárního cyklu Listování, který se nesl v duchu Švejka 2025. Ve stáncích si mohli lidé koupit nové, ale i starší knihy takzvaně za babku, a to v českém i polském jazyce. K dispozici byla také kreativní zóna s 3D tiskárnou, pohádková zahrádka pro děti a lidé mohli nahlédnout také na výrobky klientů Slezské diakonie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci Knižního jarmarku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Proč jsme přišli na jarmark, abychom si koupili nějaké krásné knižky. Rády čteme, přečteme a vždycky si je vyměníme s mamkou spolu. Co máte všechno? Romantika, thriller, všehochuť.” “Psychologické knížky, o rozvoji, romantiku na večery, když člověk se potřebuje oddechnout, takže takové veškeré žánry. Je mi to úplně jedno.” “Jsme tady s dětmi ze školy. Přišli jsme proto, aby jsme se podívali a našli jsme tu nějaké knihy pro děti, které by mohly číst. A tady jedna moje žačka dokonce si zasoutěžila a vyhrála knihu, takže jsme moc spokojeni.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro knihy si přišli dospělí i ti nejmenší, výběr byl totiž skutečně široký.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro knihy si přišli dospělí i ti nejmenší, výběr byl totiž skutečně široký. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala stavba inhalatoria v areálu bývalých koníren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -284,53 +398,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situace jsou v sešitech rozděleny na ty z jednotlivých prostředí, kde se děti často pohybují. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My se tam zaměřujeme na takové situace, jako je třeba teď v létě koupání v neznámých vodách, co se týče toho venkovního prostředí. Nebo dejme tomu, když to dítě sahá na cizího psa, na cizí zvíře, co se může stát. Potom se zaměřujeme na to domácí prostředí, například když je to dítě samo a někdo na něho zaklepe, tak jak se má správně zachovat, že nemá jen tak bez hlavy otevřít, ale má se přesvědčit, kdo je za těmi dveřmi. Případně se soustředíme i na to školní prostředí, že si v té škole nemají ubližovat, nemají si krást věci, ale ta správná situace je v tom, že se mají spolu bavit, mají spolu vycházet dobře, když si něco chcou půjčit, tak si to mají půjčit a vrátit si to a podobně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I malí prvňáčci si díky těmto speciálním přednáškám pamatují například důležitá telefonní čísla a ztrácejí ostych se na něco zeptat. Opakování je ale matkou moudrosti, a proto policisté o modelových situacích mluví, ale zároveň je dětem zprostředkují pomocí ilustrací v sešitech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I malí prvňáčci si díky těmto speciálním přednáškám pamatují například důležitá telefonní čísla a ztrácejí ostych se na něco zeptat. Opakování je ale matkou moudrosti, a proto policisté o modelových situacích mluví, ale zároveň je dětem zprostředkují pomocí ilustrací v sešitech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spolupráci s Policií České republiky také velice oceňují pedagogové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Szotkowská, učitelka ZŠ Prameny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dnes jsme přivítali příslušníky České policie u nás ve škole v prvních třídách. Myslím si, že tato akce má velký přínos nejen pro rodiče a pro děti, protože přece jenom když vstoupí takový příslušník do takové třídy, tak vzbuzuje respekt a děti se dozvědí hodně užitečných informací, co se týká bezpečnosti a dávají si větší pozor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -433,93 +546,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-06-09-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>