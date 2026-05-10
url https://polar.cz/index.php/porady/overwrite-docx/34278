--- v0 (2026-02-26)
+++ v1 (2026-05-10)
@@ -1,97 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, vítám Vás u expresu ze Slezské Ostravy. Od ničivých povodní, které zasáhly téměř celou moravskoslezské metropoli, už uplynul rok, a proto se k této tragické události znovu vracíme. K nejvíce postiženým oblastem patřila také Slezská Ostrava, kde byly zaplaveny především rodinné domky, ale voda poničila také obecní majetek. Podle povodňových plánů měla být přitom oblast chráněna hrází zemi před stoletou vodou. Pojďme se nyní vrátit na podzim 2024. A připomenout si události z poloviny září, kdy se po silných deštích zvedly hladiny Odry a Opavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Koblově překonala voda ochrannou hráz stoleté vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12. září 2024 se naplnila varování meteorologů a začalo pršet. Tlaková níže Boris udeřila plnou silou. Za 4 dny v Jeseníkách napadlo 500 mm srážek a v Beskydech jen o něco méně. Hladiny řek Opavy, Ostravice a Odry extrémně stouply a situace se za soutokem Odry a Ostravice stala kritickou. Slezská Ostrava se tak stala po Porubě, Svinově dalším zasaženým místem. Navzdory vybudovaným protipovodňovým opatřením a povodňovým mapám byl zaplaven Koblov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy (natočeno v září 2024):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Protichůdně k předpovědím jak meteorologů, tak povodí Odry, došlo k poměrně výraznému a rychlému nárůstu hladiny řeky Odry, a to dokonce tak, že překročila hráz, která se nachází mezi Koblovem a Antošovicemi. Hasiči museli také opustit vysokokapacitní čerpadlo, které v tomto místě mají, a v 8 hodin v sobotu ráno jsem tak nařídil evakuaci lokality Koblova v ulicích Na Tabulkách, Lucinková a části ulice Antošovická.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Žabník, který chrání další hráz odolal i když k přelití chybělo jen pár centimetrů. Velkou zásluhu na tom mají dobrovolní hasiči.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Žabník, který chrání další hráz odolal i když k přelití chybělo jen pár centimetrů. Velkou zásluhu na tom mají dobrovolní hasiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kopiš, velitel jednotky SDH Koblov (natočeno v září 2024):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Měli bychom to tady zvýšit ještě o dalšího půl metru, což by nám mělo stačit na zabránění případného zaplavení oblasti Žabníku, kde je zhruba nějakých padesát nemovitostí, které bychom měli ušetřit škod.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalším škodám zabránilo neštěstí v jiné části města. Na soutoku Opavy a Odry se totiž rozplavila hráz a průrva odvedla velkou část vody do Mariánských Hor, Nové Vsi a Přívozu, takže hladina Odry klesla a přestala ohrožovat Slezskou. Přesto byly škody obrovské. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -242,54 +356,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12. září 2024 se naplnila varování meteorologů a začalo pršet. Tlaková níže Boris udeřila plnou silou. Za 4 dny v Jeseníkách napadlo 500 mm srážek a v Beskydech jen o něco méně. Hladiny řek Opavy, Ostravice a Odry extrémně stouply a situace se za soutokem Odry a Ostravice stala kritickou. Slezská Ostrava se tak stala po Porubě, Svinově dalším zasaženým místem. Navzdory vybudovaným protipovodňovým opatřením a povodňovým mapám byl zaplaven Koblov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy (natočeno v září 2024):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Protichůdně k předpovědím jak meteorologů, tak povodí Odry, došlo k poměrně výraznému a rychlému nárůstu hladiny řeky Odry, a to dokonce tak, že překročila hráz, která se nachází mezi Koblovem a Antošovicemi. Hasiči museli také opustit vysokokapacitní čerpadlo, které v tomto místě mají, a v 8 hodin v sobotu ráno jsem tak nařídil evakuaci lokality Koblova v ulicích Na Tabulkách, Lucinková a části ulice Antošovická.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Žabník, který chrání další hráz odolal i když k přelití chybělo jen pár centimetrů. Velkou zásluhu na tom mají dobrovolní hasiči.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Žabník, který chrání další hráz odolal i když k přelití chybělo jen pár centimetrů. Velkou zásluhu na tom mají dobrovolní hasiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kopiš, velitel jednotky SDH Koblov (natočeno v září 2024):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Měli bychom to tady zvýšit ještě o dalšího půl metru, což by nám mělo stačit na zabránění případného zaplavení oblasti Žabníku, kde je zhruba nějakých padesát nemovitostí, které bychom měli ušetřit škod.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalším škodám zabránilo neštěstí v jiné části města. Na soutoku Opavy a Odry se totiž rozplavila hráz a průrva odvedla velkou část vody do Mariánských Hor, Nové Vsi a Přívozu, takže hladina Odry klesla a přestala ohrožovat Slezskou. Přesto byly škody obrovské. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -407,93 +520,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-09-09-2025-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>